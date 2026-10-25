--- v0 (2026-06-07)
+++ v1 (2026-10-25)
@@ -1,72 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="07ADF670" w14:textId="77777777" w:rsidR="00A62C6A" w:rsidRPr="00B0465F" w:rsidRDefault="00A62C6A" w:rsidP="00A62C6A">
-[...10 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="07ADF670" w14:textId="77777777" w:rsidR="00A62C6A" w:rsidRPr="007F0262" w:rsidRDefault="00A62C6A" w:rsidP="00A62C6A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0262">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Regret Letter</w:t>
       </w:r>
-      <w:r w:rsidR="006A2025" w:rsidRPr="00B0465F">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="006A2025" w:rsidRPr="007F0262">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> no Interview</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D3EC12" w14:textId="77777777" w:rsidR="00A62C6A" w:rsidRPr="00B0465F" w:rsidRDefault="00A62C6A" w:rsidP="00A62C6A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58145005" w14:textId="77777777" w:rsidR="00A62C6A" w:rsidRPr="00B0465F" w:rsidRDefault="00A62C6A" w:rsidP="00A62C6A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E4EB5B9" w14:textId="4D10A37C" w:rsidR="00A62C6A" w:rsidRPr="00B0465F" w:rsidRDefault="00A62C6A" w:rsidP="00A62C6A">
       <w:pPr>
         <w:rPr>
@@ -583,275 +593,391 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0465F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[Insert Position]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9704A1" w14:textId="77777777" w:rsidR="004B3973" w:rsidRPr="00B0465F" w:rsidRDefault="004B3973">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B3973" w:rsidRPr="00B0465F" w:rsidSect="004B3973">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DDB6813" w14:textId="77777777" w:rsidR="00CF427A" w:rsidRDefault="00CF427A" w:rsidP="00CF427A">
+    <w:p w14:paraId="752C3D04" w14:textId="77777777" w:rsidR="003B6E3A" w:rsidRDefault="003B6E3A" w:rsidP="00CF427A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56F0F1C5" w14:textId="77777777" w:rsidR="00CF427A" w:rsidRDefault="00CF427A" w:rsidP="00CF427A">
+    <w:p w14:paraId="2085CDB6" w14:textId="77777777" w:rsidR="003B6E3A" w:rsidRDefault="003B6E3A" w:rsidP="00CF427A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="24DDB88C" w14:textId="48E26841" w:rsidR="00CF427A" w:rsidRPr="00B0465F" w:rsidRDefault="00CF427A" w:rsidP="00B0465F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5073" w:type="pct"/>
+      <w:jc w:val="center"/>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3158"/>
+      <w:gridCol w:w="2953"/>
+      <w:gridCol w:w="3047"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="001C4877" w:rsidRPr="006D0115" w14:paraId="7248166C" w14:textId="77777777" w:rsidTr="002114B4">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:val="132"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3391" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="1A18465C" w14:textId="77777777" w:rsidR="001C4877" w:rsidRPr="00933ED2" w:rsidRDefault="001C4877" w:rsidP="001C4877">
+          <w:pPr>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="40"/>
+            <w:outlineLvl w:val="7"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00933ED2">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Version: </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>1.1</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="30500426" w14:textId="77777777" w:rsidR="001C4877" w:rsidRPr="00933ED2" w:rsidRDefault="001C4877" w:rsidP="001C4877">
+          <w:pPr>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="40"/>
+            <w:outlineLvl w:val="7"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00933ED2">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Date reviewed: </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>24/09/2024</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3248" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="08BBFFA6" w14:textId="77777777" w:rsidR="001C4877" w:rsidRPr="00933ED2" w:rsidRDefault="001C4877" w:rsidP="001C4877">
+          <w:pPr>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="40"/>
+            <w:jc w:val="center"/>
+            <w:outlineLvl w:val="7"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3249" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="2F4B2E9D" w14:textId="77777777" w:rsidR="001C4877" w:rsidRPr="00933ED2" w:rsidRDefault="001C4877" w:rsidP="001C4877">
+          <w:pPr>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="40"/>
+            <w:ind w:right="72"/>
+            <w:jc w:val="right"/>
+            <w:outlineLvl w:val="7"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="0" w:name="_Hlk48576793"/>
+          <w:r w:rsidRPr="00933ED2">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>© YourHR.guide</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="0"/>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="24DDB88C" w14:textId="61B28EAC" w:rsidR="00CF427A" w:rsidRPr="001C4877" w:rsidRDefault="00CF427A" w:rsidP="001C4877">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...9 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="0" w:name="_Hlk48576793"/>
-[...22 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17214D67" w14:textId="77777777" w:rsidR="00CF427A" w:rsidRDefault="00CF427A" w:rsidP="00CF427A">
+    <w:p w14:paraId="79115E93" w14:textId="77777777" w:rsidR="003B6E3A" w:rsidRDefault="003B6E3A" w:rsidP="00CF427A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68EBD9B9" w14:textId="77777777" w:rsidR="00CF427A" w:rsidRDefault="00CF427A" w:rsidP="00CF427A">
+    <w:p w14:paraId="2AEAFC56" w14:textId="77777777" w:rsidR="003B6E3A" w:rsidRDefault="003B6E3A" w:rsidP="00CF427A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A62C6A"/>
     <w:rsid w:val="00000E33"/>
     <w:rsid w:val="000077BB"/>
     <w:rsid w:val="00026E02"/>
     <w:rsid w:val="000275F6"/>
     <w:rsid w:val="0003030A"/>
     <w:rsid w:val="000434AE"/>
     <w:rsid w:val="00050757"/>
     <w:rsid w:val="00077E6A"/>
     <w:rsid w:val="000858D8"/>
     <w:rsid w:val="00085D0F"/>
+    <w:rsid w:val="00086ADB"/>
     <w:rsid w:val="000E3AB3"/>
     <w:rsid w:val="00114009"/>
     <w:rsid w:val="00124D51"/>
     <w:rsid w:val="0013165B"/>
     <w:rsid w:val="001342C4"/>
     <w:rsid w:val="00142A48"/>
     <w:rsid w:val="0015366C"/>
     <w:rsid w:val="00170EC8"/>
     <w:rsid w:val="0017377C"/>
     <w:rsid w:val="0018053D"/>
     <w:rsid w:val="001901D2"/>
     <w:rsid w:val="001934CC"/>
     <w:rsid w:val="00194590"/>
     <w:rsid w:val="0019738E"/>
     <w:rsid w:val="001A713E"/>
     <w:rsid w:val="001B7E0D"/>
     <w:rsid w:val="001C0A3A"/>
     <w:rsid w:val="001C0C20"/>
+    <w:rsid w:val="001C4877"/>
     <w:rsid w:val="001D6B28"/>
     <w:rsid w:val="001F066F"/>
     <w:rsid w:val="00200BF8"/>
     <w:rsid w:val="00211592"/>
     <w:rsid w:val="00214BD2"/>
     <w:rsid w:val="002207D6"/>
     <w:rsid w:val="002319CC"/>
     <w:rsid w:val="00233BEB"/>
     <w:rsid w:val="00236C40"/>
     <w:rsid w:val="00245915"/>
     <w:rsid w:val="00255CD8"/>
     <w:rsid w:val="00257C87"/>
     <w:rsid w:val="002625A9"/>
     <w:rsid w:val="002723E8"/>
     <w:rsid w:val="0027298A"/>
     <w:rsid w:val="002754B2"/>
     <w:rsid w:val="00277562"/>
     <w:rsid w:val="00286D3D"/>
     <w:rsid w:val="002920FA"/>
     <w:rsid w:val="002A5EA0"/>
     <w:rsid w:val="002C563D"/>
     <w:rsid w:val="002D5B3A"/>
     <w:rsid w:val="002E0416"/>
     <w:rsid w:val="002E04A7"/>
     <w:rsid w:val="002E165D"/>
     <w:rsid w:val="002E75CB"/>
     <w:rsid w:val="002E792C"/>
     <w:rsid w:val="002F5BBD"/>
     <w:rsid w:val="002F7F57"/>
     <w:rsid w:val="00301F6F"/>
     <w:rsid w:val="0030407F"/>
     <w:rsid w:val="003057AB"/>
     <w:rsid w:val="00305ABF"/>
     <w:rsid w:val="00311995"/>
     <w:rsid w:val="00311AB0"/>
     <w:rsid w:val="003341A2"/>
     <w:rsid w:val="00340769"/>
     <w:rsid w:val="00345696"/>
     <w:rsid w:val="00354B91"/>
     <w:rsid w:val="00360DAF"/>
     <w:rsid w:val="00365820"/>
     <w:rsid w:val="00370BFB"/>
     <w:rsid w:val="00371A1B"/>
     <w:rsid w:val="003740BB"/>
     <w:rsid w:val="003838F6"/>
     <w:rsid w:val="003847CE"/>
     <w:rsid w:val="003921A3"/>
+    <w:rsid w:val="003B6E3A"/>
     <w:rsid w:val="003C1077"/>
     <w:rsid w:val="003C481E"/>
     <w:rsid w:val="003D4BF4"/>
     <w:rsid w:val="003E3BB8"/>
     <w:rsid w:val="003E4E18"/>
     <w:rsid w:val="003F0FB2"/>
     <w:rsid w:val="003F323B"/>
     <w:rsid w:val="003F418F"/>
     <w:rsid w:val="0042094F"/>
     <w:rsid w:val="00426CEA"/>
     <w:rsid w:val="00453DBB"/>
     <w:rsid w:val="00462375"/>
     <w:rsid w:val="00477EA7"/>
     <w:rsid w:val="00480A60"/>
     <w:rsid w:val="0048637D"/>
     <w:rsid w:val="00486982"/>
     <w:rsid w:val="004A300A"/>
     <w:rsid w:val="004A458C"/>
     <w:rsid w:val="004A540B"/>
     <w:rsid w:val="004B3973"/>
     <w:rsid w:val="004D0B47"/>
     <w:rsid w:val="004F48F9"/>
     <w:rsid w:val="004F5710"/>
     <w:rsid w:val="00501075"/>
     <w:rsid w:val="00502A66"/>
@@ -878,55 +1004,57 @@
     <w:rsid w:val="006A038B"/>
     <w:rsid w:val="006A2025"/>
     <w:rsid w:val="006A43C8"/>
     <w:rsid w:val="006A4D44"/>
     <w:rsid w:val="006A6F90"/>
     <w:rsid w:val="006B191C"/>
     <w:rsid w:val="006B1B7A"/>
     <w:rsid w:val="006B296E"/>
     <w:rsid w:val="006C370B"/>
     <w:rsid w:val="006D01C1"/>
     <w:rsid w:val="006D477C"/>
     <w:rsid w:val="006D7219"/>
     <w:rsid w:val="006D7BA8"/>
     <w:rsid w:val="006E7D16"/>
     <w:rsid w:val="006F1936"/>
     <w:rsid w:val="006F563F"/>
     <w:rsid w:val="0070383B"/>
     <w:rsid w:val="00705653"/>
     <w:rsid w:val="007155DB"/>
     <w:rsid w:val="00717DB9"/>
     <w:rsid w:val="00736E01"/>
     <w:rsid w:val="00742778"/>
     <w:rsid w:val="00745A08"/>
     <w:rsid w:val="00753C2D"/>
     <w:rsid w:val="007650C6"/>
+    <w:rsid w:val="00777906"/>
     <w:rsid w:val="007879A0"/>
     <w:rsid w:val="00794BC8"/>
     <w:rsid w:val="00796512"/>
     <w:rsid w:val="007A66BC"/>
     <w:rsid w:val="007C7FCB"/>
+    <w:rsid w:val="007F0262"/>
     <w:rsid w:val="007F495B"/>
     <w:rsid w:val="0081182F"/>
     <w:rsid w:val="00831551"/>
     <w:rsid w:val="0085612C"/>
     <w:rsid w:val="008565A3"/>
     <w:rsid w:val="00856B77"/>
     <w:rsid w:val="00856FED"/>
     <w:rsid w:val="008662DE"/>
     <w:rsid w:val="008A6A2C"/>
     <w:rsid w:val="008B360F"/>
     <w:rsid w:val="008C6012"/>
     <w:rsid w:val="008D63C0"/>
     <w:rsid w:val="008D7792"/>
     <w:rsid w:val="008E705A"/>
     <w:rsid w:val="008F609D"/>
     <w:rsid w:val="00915B2E"/>
     <w:rsid w:val="00951F7F"/>
     <w:rsid w:val="00952144"/>
     <w:rsid w:val="00961F24"/>
     <w:rsid w:val="009647FE"/>
     <w:rsid w:val="00977E14"/>
     <w:rsid w:val="0098265B"/>
     <w:rsid w:val="00992799"/>
     <w:rsid w:val="009A1F81"/>
     <w:rsid w:val="009A2857"/>
@@ -944,50 +1072,51 @@
     <w:rsid w:val="00A47A41"/>
     <w:rsid w:val="00A504AC"/>
     <w:rsid w:val="00A5067D"/>
     <w:rsid w:val="00A51DBA"/>
     <w:rsid w:val="00A52DC8"/>
     <w:rsid w:val="00A62C6A"/>
     <w:rsid w:val="00A70206"/>
     <w:rsid w:val="00A7197E"/>
     <w:rsid w:val="00A76191"/>
     <w:rsid w:val="00AA2B7C"/>
     <w:rsid w:val="00AA32E0"/>
     <w:rsid w:val="00AB551C"/>
     <w:rsid w:val="00AD06C4"/>
     <w:rsid w:val="00AE0A5B"/>
     <w:rsid w:val="00AF17D3"/>
     <w:rsid w:val="00B0465F"/>
     <w:rsid w:val="00B078F7"/>
     <w:rsid w:val="00B27358"/>
     <w:rsid w:val="00B32FF1"/>
     <w:rsid w:val="00B359B3"/>
     <w:rsid w:val="00B361D1"/>
     <w:rsid w:val="00B463B1"/>
     <w:rsid w:val="00B863D2"/>
     <w:rsid w:val="00B901AE"/>
     <w:rsid w:val="00B924D1"/>
+    <w:rsid w:val="00BA4165"/>
     <w:rsid w:val="00BB1E01"/>
     <w:rsid w:val="00BC2896"/>
     <w:rsid w:val="00BD7305"/>
     <w:rsid w:val="00BF363C"/>
     <w:rsid w:val="00C03F03"/>
     <w:rsid w:val="00C04530"/>
     <w:rsid w:val="00C23114"/>
     <w:rsid w:val="00C26B96"/>
     <w:rsid w:val="00C34403"/>
     <w:rsid w:val="00C344D6"/>
     <w:rsid w:val="00C47E0E"/>
     <w:rsid w:val="00C50716"/>
     <w:rsid w:val="00C579D5"/>
     <w:rsid w:val="00C579E3"/>
     <w:rsid w:val="00C63A03"/>
     <w:rsid w:val="00C748DE"/>
     <w:rsid w:val="00C86A21"/>
     <w:rsid w:val="00C96D01"/>
     <w:rsid w:val="00CA67EA"/>
     <w:rsid w:val="00CB02AC"/>
     <w:rsid w:val="00CD2A83"/>
     <w:rsid w:val="00CD309B"/>
     <w:rsid w:val="00CD5F5D"/>
     <w:rsid w:val="00CF1713"/>
     <w:rsid w:val="00CF427A"/>
@@ -1052,51 +1181,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4D6152C0"/>
   <w15:docId w15:val="{F221298B-7183-4DD1-AF61-7BE9FC230068}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1542,57 +1671,57 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF427A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CF427A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1838,83 +1967,371 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100585DBC558DFD8443A4037425F14A9201" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="85e978db61ee07c9fbb5d75d2cb1c682">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd" xmlns:ns3="7a573f1c-3403-4ebb-af60-d85e72d41068" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ae8a6ef60a27d730f35692124984bc92" ns2:_="" ns3:_="">
+    <xsd:import namespace="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd"/>
+    <xsd:import namespace="7a573f1c-3403-4ebb-af60-d85e72d41068"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="06817334-46b9-4059-9628-fc437dd5e51f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7a573f1c-3403-4ebb-af60-d85e72d41068" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{749e6707-a828-44a7-b8a7-c5eb9e2a7f2c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7a573f1c-3403-4ebb-af60-d85e72d41068">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7a573f1c-3403-4ebb-af60-d85e72d41068" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{824D90D7-8CF7-4CDD-BDB1-C6F51F1D1D28}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd"/>
+    <ds:schemaRef ds:uri="7a573f1c-3403-4ebb-af60-d85e72d41068"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A76F9CE-5B03-4AF5-93E5-01551A376346}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFA5A192-F8F5-428C-84E2-1801FD69E134}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9912089F-2D8C-4006-A7FE-5A85AEB33A6F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7a573f1c-3403-4ebb-af60-d85e72d41068"/>
+    <ds:schemaRef ds:uri="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>187</Words>
   <Characters>1066</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Letter Regret No Interview</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Practical HR</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1251</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Letter Regret No Interview</dc:title>
   <dc:creator>Fiona</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100585DBC558DFD8443A4037425F14A9201</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>