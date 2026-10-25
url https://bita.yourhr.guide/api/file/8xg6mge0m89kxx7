--- v0 (2026-06-07)
+++ v1 (2026-10-25)
@@ -1,21916 +1,2751 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3974B19F" w14:textId="77777777" w:rsidR="007A5B0B" w:rsidRPr="006B2941" w:rsidRDefault="007A5B0B" w:rsidP="00CE04E3">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="6CCC76F3" w14:textId="7D22557E" w:rsidR="00226394" w:rsidRDefault="00226394" w:rsidP="00226394">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:t>SUBJECT ACCESS REQUEST FORM</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subject Access Request Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A145D8" w14:textId="4CCEE6AB" w:rsidR="007A5B0B" w:rsidRPr="006B2941" w:rsidRDefault="007A5B0B" w:rsidP="00CE04E3">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="57692250" w14:textId="77777777" w:rsidR="00226394" w:rsidRPr="00226394" w:rsidRDefault="00226394" w:rsidP="00226394">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-        <w:t>[COMPANY NAME]</w:t>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AFC38F7" w14:textId="77777777" w:rsidR="00226394" w:rsidRDefault="00226394" w:rsidP="00226394">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00226394">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>UK data protection law gives individuals the right to access personal data held about them. This is known as a Subject Access Request (SAR).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482D327D" w14:textId="77777777" w:rsidR="007A5B0B" w:rsidRPr="006B2941" w:rsidRDefault="007A5B0B" w:rsidP="00A93BF9">
-[...31 lines deleted...]
-        <w:t>Introduction</w:t>
+    <w:p w14:paraId="24790EC6" w14:textId="77777777" w:rsidR="00226394" w:rsidRPr="00226394" w:rsidRDefault="00226394" w:rsidP="00226394">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39226320" w14:textId="7F17AA4B" w:rsidR="00226394" w:rsidRDefault="00226394" w:rsidP="00226394">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00226394">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">You do not have to use this form to make a </w:t>
       </w:r>
-    </w:p>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">The General Data Protection Regulation, (2016/679 EU) (GDPR) allows individuals to access information from organisations that process their personal data. The process for obtaining this information is known as a subject access request. </w:t>
+      <w:r w:rsidR="00862C5E" w:rsidRPr="00226394">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SAR but</w:t>
       </w:r>
-      <w:r w:rsidR="00302955" w:rsidRPr="006B2941">
-[...6 lines deleted...]
-        <w:t>For further information relating to the principles of GDPR or your individual rights as a data subject, please refer to the Company’s Data Protection Policy</w:t>
+      <w:r w:rsidRPr="00226394">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> completing it may help the Company identify and respond to your request more efficiently. Please complete as much information as you can and return it to [insert].</w:t>
       </w:r>
-      <w:r w:rsidR="00157895" w:rsidRPr="006B2941">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> and Subject Access Request Policy</w:t>
+    </w:p>
+    <w:p w14:paraId="39A65550" w14:textId="77777777" w:rsidR="00226394" w:rsidRPr="00226394" w:rsidRDefault="00226394" w:rsidP="00226394">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7741A527" w14:textId="77777777" w:rsidR="00226394" w:rsidRDefault="00226394" w:rsidP="00226394">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00226394">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The Company may ask for information to confirm your identity or to clarify the information you are requesting where this is reasonably necessary.</w:t>
       </w:r>
-      <w:r w:rsidR="00302955" w:rsidRPr="006B2941">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+    </w:p>
+    <w:p w14:paraId="1ED724A5" w14:textId="77777777" w:rsidR="00226394" w:rsidRPr="00226394" w:rsidRDefault="00226394" w:rsidP="00226394">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C69C3E7" w14:textId="77777777" w:rsidR="00226394" w:rsidRDefault="00226394" w:rsidP="00226394">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00226394">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>In response to a valid SAR, the Company will provide a copy of the personal data you are entitled to receive, together with the information required under data protection law. Certain information may be withheld or redacted where an exemption applies or where disclosure would affect the rights of another person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA7B470" w14:textId="77777777" w:rsidR="00226394" w:rsidRPr="00226394" w:rsidRDefault="00226394" w:rsidP="00226394">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="708D3CC6" w14:textId="77777777" w:rsidR="00226394" w:rsidRPr="00226394" w:rsidRDefault="00226394" w:rsidP="00226394">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00226394">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Further information can be found in the Company’s Data Protection Policy and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862C5E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subject Access Request Policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00226394">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DF7FDB" w14:textId="77777777" w:rsidR="00302955" w:rsidRPr="006B2941" w:rsidRDefault="00302955" w:rsidP="00A93BF9">
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="3BB31B13" w14:textId="77777777" w:rsidR="00226394" w:rsidRDefault="00226394" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60970538" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AECBC9C" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11559D88" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539135AB" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CA0E5E2" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7570DCFC" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE0952D" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E7B154" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="493041FF" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29FCAFB0" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E877656" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D3B8069" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="011E766D" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A768709" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B5187C0" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DFFA459" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F63EC85" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1561016B" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE056ED" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70D8FBDE" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D51126" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27324BE0" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E6C637" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2403B670" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C95FCD" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C81B625" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5C19F1" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57BEB0B9" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E934F02" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78DF4685" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506A3771" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B45CA3E" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45901FBC" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37EB1E3D" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRPr="00226394" w:rsidRDefault="00B7283F" w:rsidP="005478AC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="593AFDED" w14:textId="2936B2A5" w:rsidR="005478AC" w:rsidRPr="00842F49" w:rsidRDefault="005478AC" w:rsidP="005478AC">
+      <w:r w:rsidRPr="00842F49">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Subject Access Requests are available to all individuals which the Company holds and processes personal data for. Therefore, this process is open to workers, contractors, volunteers, </w:t>
+        </w:rPr>
+        <w:t>Subject Access Request Form</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...23 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="0AEDEFB0" w14:textId="22F74621" w:rsidR="00333536" w:rsidRPr="00B7283F" w:rsidRDefault="00333536" w:rsidP="00491502">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1134 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-[...12 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9010"/>
+        <w:gridCol w:w="4508"/>
+        <w:gridCol w:w="4508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0062769C" w:rsidRPr="006B2941" w14:paraId="22C3F7D9" w14:textId="77777777" w:rsidTr="007A5B0B">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00633326" w:rsidRPr="00FA4712" w14:paraId="7C870402" w14:textId="77777777" w:rsidTr="00596315">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="51862846" w14:textId="3524528E" w:rsidR="0062769C" w:rsidRPr="006B2941" w:rsidRDefault="00480FB7" w:rsidP="00A93BF9">
-[...14 lines deleted...]
-              <w:br w:type="page"/>
+          <w:p w14:paraId="23187681" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Your Details</w:t>
             </w:r>
-            <w:r w:rsidR="0062769C" w:rsidRPr="006B2941">
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00633326" w:rsidRPr="00FA4712" w14:paraId="308A8356" w14:textId="77777777" w:rsidTr="00596315">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B1B610" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53080152" w14:textId="77777777" w:rsidR="0062769C" w:rsidRPr="006B2941" w:rsidRDefault="0062769C" w:rsidP="00A93BF9">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="56A26F09" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062769C" w:rsidRPr="006B2941" w14:paraId="52464A0F" w14:textId="77777777" w:rsidTr="007A5B0B">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00633326" w:rsidRPr="00FA4712" w14:paraId="60B422A5" w14:textId="77777777" w:rsidTr="00596315">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06144276" w14:textId="77777777" w:rsidR="0062769C" w:rsidRPr="006B2941" w:rsidRDefault="0062769C" w:rsidP="00A93BF9">
-[...17 lines deleted...]
-              <w:t>Email:</w:t>
+          <w:p w14:paraId="4CDD56A1" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Job title / department:</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="625136E7" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062769C" w:rsidRPr="006B2941" w14:paraId="63CB18A5" w14:textId="77777777" w:rsidTr="007A5B0B">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00633326" w:rsidRPr="00FA4712" w14:paraId="28DD1B57" w14:textId="77777777" w:rsidTr="00596315">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D940D32" w14:textId="77777777" w:rsidR="0062769C" w:rsidRPr="006B2941" w:rsidRDefault="0062769C" w:rsidP="00A93BF9">
-[...17 lines deleted...]
-              <w:t>Address:</w:t>
+          <w:p w14:paraId="79A1EEE7" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contact details:</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54570163" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062769C" w:rsidRPr="006B2941" w14:paraId="40A2B461" w14:textId="77777777" w:rsidTr="007A5B0B">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00633326" w:rsidRPr="00FA4712" w14:paraId="0A1E32F7" w14:textId="77777777" w:rsidTr="00596315">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="017D57EC" w14:textId="77777777" w:rsidR="0062769C" w:rsidRPr="006B2941" w:rsidRDefault="0062769C" w:rsidP="00A93BF9">
-[...17 lines deleted...]
-              <w:t>Employee number:</w:t>
+          <w:p w14:paraId="456EB36B" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date of request:</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E5EF68" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062769C" w:rsidRPr="006B2941" w14:paraId="2CF6C2D2" w14:textId="77777777" w:rsidTr="007A5B0B">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00633326" w:rsidRPr="00FA4712" w14:paraId="66EACB90" w14:textId="77777777" w:rsidTr="00596315">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3CEEB732" w14:textId="77777777" w:rsidR="0062769C" w:rsidRPr="006B2941" w:rsidRDefault="0062769C" w:rsidP="00A93BF9">
-[...15 lines deleted...]
-              <w:t>By completing this form, you are making a request under the General Data Protection Regulation (GDPR) for information held about you by the organisation that you are eligible to receive.</w:t>
+          <w:p w14:paraId="4395DA76" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Information Requested</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062769C" w:rsidRPr="006B2941" w14:paraId="02E4F95E" w14:textId="77777777" w:rsidTr="007A5B0B">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00633326" w:rsidRPr="00FA4712" w14:paraId="03AE8886" w14:textId="77777777" w:rsidTr="00596315">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="119CBAF9" w14:textId="77777777" w:rsidR="0062769C" w:rsidRPr="006B2941" w:rsidRDefault="0062769C" w:rsidP="00A93BF9">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="58904654" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please describe the personal data you would like to access:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31E6D763" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...164 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FE1C6C1" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1392D97F" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062769C" w:rsidRPr="006B2941" w14:paraId="3AD89E7B" w14:textId="77777777" w:rsidTr="007A5B0B">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00633326" w:rsidRPr="00FA4712" w14:paraId="14BCE889" w14:textId="77777777" w:rsidTr="00596315">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="253F4AFD" w14:textId="77777777" w:rsidR="00302955" w:rsidRPr="006B2941" w:rsidRDefault="0062769C" w:rsidP="00A93BF9">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">By signing below, you indicate that you are the individual named above. The organisation cannot accept requests regarding your personal data from anyone else, including family members. We may need to contact you for further identifying information before responding to your request. </w:t>
+          <w:p w14:paraId="59B836AC" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If possible, please provide any information that may help us locate the relevant data.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="082C9C77" w14:textId="77777777" w:rsidR="00302955" w:rsidRPr="006B2941" w:rsidRDefault="00302955" w:rsidP="00A93BF9">
-[...25 lines deleted...]
-              <w:t xml:space="preserve">You warrant that you are the individual named and will fully indemnify </w:t>
+          <w:p w14:paraId="0B1654F5" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Relevant date or date range:</w:t>
             </w:r>
-            <w:r w:rsidR="00302955" w:rsidRPr="006B2941">
-[...36 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="72C5E0C4" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C4CAE06" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062769C" w:rsidRPr="006B2941" w14:paraId="1A13BCF2" w14:textId="77777777" w:rsidTr="007A5B0B">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00633326" w:rsidRPr="00FA4712" w14:paraId="69765879" w14:textId="77777777" w:rsidTr="00596315">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="23449BA5" w14:textId="77777777" w:rsidR="0062769C" w:rsidRPr="006B2941" w:rsidRDefault="0062769C" w:rsidP="00A93BF9">
-[...17 lines deleted...]
-              <w:t>Data subject's signature:</w:t>
+          <w:p w14:paraId="2E3186C5" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>People, departments, systems, emails, documents or other records that may be relevant:</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="3D0BF37B" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E888D34" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="279DBD5D" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062769C" w:rsidRPr="006B2941" w14:paraId="10306120" w14:textId="77777777" w:rsidTr="007A5B0B">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00633326" w:rsidRPr="00FA4712" w14:paraId="51885CC8" w14:textId="77777777" w:rsidTr="00596315">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="024445A4" w14:textId="77777777" w:rsidR="0062769C" w:rsidRPr="006B2941" w:rsidRDefault="0062769C" w:rsidP="00A93BF9">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7C2D02EE" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Any other information that may help us identify the data:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65D650A8" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69E121F5" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CE0A78A" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00633326" w:rsidRPr="00FA4712" w14:paraId="11A6AEB1" w14:textId="77777777" w:rsidTr="00596315">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="775C4409" w14:textId="0530BAA5" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What searches you would like the Company to carry </w:t>
+            </w:r>
+            <w:r w:rsidR="00B1659C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">out </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to find the data we hold on you e.g. your name:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29AB163D" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2380FD80" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2689DB16" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00633326" w:rsidRPr="00FA4712" w14:paraId="6E825BDE" w14:textId="77777777" w:rsidTr="00596315">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42886BA8" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Where you would like the Company to search for personal data about you e.g. emails:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0696DE15" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BA07089" w14:textId="77777777" w:rsidR="00633326" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79CAA755" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRPr="00FA4712" w:rsidRDefault="00B7283F" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00633326" w:rsidRPr="00FA4712" w14:paraId="3AE55A42" w14:textId="77777777" w:rsidTr="00596315">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0B3462" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Receiving the Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00633326" w:rsidRPr="00FA4712" w14:paraId="2BA18441" w14:textId="77777777" w:rsidTr="00596315">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC47AD5" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please confirm how you would prefer to receive the information:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA90397" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DFB72E6" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Electronic file</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6273C07D" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Paper copy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E71292F" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other: __________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="281E409D" w14:textId="26EBF953" w:rsidR="00B7283F" w:rsidRPr="00B7283F" w:rsidRDefault="00B7283F" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00633326" w:rsidRPr="00FA4712" w14:paraId="458F3A84" w14:textId="77777777" w:rsidTr="00596315">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5B7472" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The Company may contact you if further information or clarification is reasonably required to identify the personal data you are requesting.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00633326" w:rsidRPr="00FA4712" w14:paraId="30075366" w14:textId="77777777" w:rsidTr="00596315">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C4B298" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Signed:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C0CE274" w14:textId="77777777" w:rsidR="00633326" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F04467C" w14:textId="77777777" w:rsidR="00B7283F" w:rsidRPr="00FA4712" w:rsidRDefault="00B7283F" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1210F803" w14:textId="77777777" w:rsidR="00633326" w:rsidRPr="00FA4712" w:rsidRDefault="00633326" w:rsidP="00596315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI Symbol" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA4712">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B0AB31D" w14:textId="77777777" w:rsidR="005522F6" w:rsidRPr="006B2941" w:rsidRDefault="005522F6">
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="15838F3F" w14:textId="77777777" w:rsidR="00AF3EE9" w:rsidRPr="00FA4712" w:rsidRDefault="00AF3EE9" w:rsidP="00491502">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39F844B5" w14:textId="7EA86125" w:rsidR="009D3D33" w:rsidRPr="006B2941" w:rsidRDefault="009D3D33">
-[...67 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="283" w:gutter="0"/>
+    <w:sectPr w:rsidR="00AF3EE9" w:rsidRPr="00FA4712" w:rsidSect="00450C8B">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="425" w:footer="477" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5369E20E" w14:textId="77777777" w:rsidR="009D3D33" w:rsidRDefault="009D3D33" w:rsidP="00A93BF9">
+    <w:p w14:paraId="67CF63EC" w14:textId="77777777" w:rsidR="007D44AA" w:rsidRDefault="007D44AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7055A875" w14:textId="77777777" w:rsidR="009D3D33" w:rsidRDefault="009D3D33" w:rsidP="00A93BF9">
+    <w:p w14:paraId="208B5A41" w14:textId="77777777" w:rsidR="007D44AA" w:rsidRDefault="007D44AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68829253" w14:textId="77777777" w:rsidR="00DE762F" w:rsidRDefault="00DE762F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblW w:w="5073" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2997"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3023"/>
+      <w:gridCol w:w="3391"/>
+      <w:gridCol w:w="3248"/>
+      <w:gridCol w:w="3249"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007A5B0B" w:rsidRPr="007A5B0B" w14:paraId="25223013" w14:textId="77777777" w:rsidTr="007A5B0B">
+    <w:tr w:rsidR="00450C8B" w:rsidRPr="006D0115" w14:paraId="107D577E" w14:textId="77777777" w:rsidTr="00884F76">
       <w:trPr>
         <w:cantSplit/>
-        <w:trHeight w:val="228"/>
+        <w:trHeight w:val="132"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3071" w:type="dxa"/>
+          <w:tcW w:w="3391" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="36A58401" w14:textId="77777777" w:rsidR="007A5B0B" w:rsidRPr="007A5B0B" w:rsidRDefault="007A5B0B" w:rsidP="007A5B0B">
+        <w:p w14:paraId="78174CA9" w14:textId="4573F77E" w:rsidR="00450C8B" w:rsidRPr="006D0115" w:rsidRDefault="00450C8B" w:rsidP="00450C8B">
           <w:pPr>
             <w:keepNext/>
             <w:keepLines/>
             <w:spacing w:before="40"/>
-            <w:ind w:left="-288"/>
-            <w:jc w:val="left"/>
             <w:outlineLvl w:val="7"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006D0115">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Version: </w:t>
+          </w:r>
+          <w:r w:rsidR="00DE762F">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>1.1</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="30E4DB38" w14:textId="1251D90C" w:rsidR="00450C8B" w:rsidRPr="006D0115" w:rsidRDefault="00450C8B" w:rsidP="005E20A9">
+          <w:pPr>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="40"/>
+            <w:outlineLvl w:val="7"/>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="272727"/>
-              <w:sz w:val="12"/>
-              <w:szCs w:val="12"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="006D0115">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Date reviewed: </w:t>
+          </w:r>
+          <w:r w:rsidR="00DE762F">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>17</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D0115">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>/</w:t>
+          </w:r>
+          <w:r w:rsidR="00DE762F">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>09</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D0115">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>/</w:t>
+          </w:r>
+          <w:r w:rsidR="00DE762F">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>2026</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3071" w:type="dxa"/>
+          <w:tcW w:w="3248" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="06C5E79E" w14:textId="77777777" w:rsidR="007A5B0B" w:rsidRPr="006B2941" w:rsidRDefault="007A5B0B" w:rsidP="007A5B0B">
+        <w:p w14:paraId="56BAC10B" w14:textId="77777777" w:rsidR="00450C8B" w:rsidRPr="006D0115" w:rsidRDefault="00450C8B" w:rsidP="00450C8B">
           <w:pPr>
             <w:keepNext/>
             <w:keepLines/>
             <w:spacing w:before="40"/>
             <w:jc w:val="center"/>
             <w:outlineLvl w:val="7"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
-              <w:i/>
-              <w:iCs/>
               <w:color w:val="272727"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006B2941">
-[...144 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3072" w:type="dxa"/>
+          <w:tcW w:w="3249" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="71535649" w14:textId="4B73C271" w:rsidR="007A5B0B" w:rsidRPr="006B2941" w:rsidRDefault="007A5B0B" w:rsidP="007A5B0B">
+        <w:p w14:paraId="558CAAB2" w14:textId="77777777" w:rsidR="00450C8B" w:rsidRPr="006D0115" w:rsidRDefault="00450C8B" w:rsidP="00450C8B">
           <w:pPr>
             <w:keepNext/>
             <w:keepLines/>
             <w:spacing w:before="40"/>
             <w:ind w:right="72"/>
             <w:jc w:val="right"/>
             <w:outlineLvl w:val="7"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
-              <w:i/>
-              <w:iCs/>
               <w:color w:val="272727"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk48576793"/>
-          <w:r w:rsidRPr="006B2941">
+          <w:r w:rsidRPr="006D0115">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:iCs/>
+              <w:rFonts w:cs="Arial"/>
               <w:color w:val="272727"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
-[...45 lines deleted...]
-            <w:t xml:space="preserve"> Practical HR</w:t>
+            <w:t>© YourHR.guide</w:t>
           </w:r>
           <w:bookmarkEnd w:id="0"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="38FB7034" w14:textId="77777777" w:rsidR="00302955" w:rsidRDefault="00302955" w:rsidP="00302955">
+  <w:p w14:paraId="339234AC" w14:textId="77777777" w:rsidR="000C4CA0" w:rsidRPr="00244442" w:rsidRDefault="000C4CA0" w:rsidP="00244442">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="210C5E53" w14:textId="77777777" w:rsidR="00302955" w:rsidRDefault="00302955">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79C7BB2C" w14:textId="77777777" w:rsidR="00DE762F" w:rsidRDefault="00DE762F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04709C37" w14:textId="77777777" w:rsidR="009D3D33" w:rsidRDefault="009D3D33" w:rsidP="00A93BF9">
+    <w:p w14:paraId="784C74E8" w14:textId="77777777" w:rsidR="007D44AA" w:rsidRDefault="007D44AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F0E1A96" w14:textId="77777777" w:rsidR="009D3D33" w:rsidRDefault="009D3D33" w:rsidP="00A93BF9">
+    <w:p w14:paraId="03E9529F" w14:textId="77777777" w:rsidR="007D44AA" w:rsidRDefault="007D44AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="10AF3393" w14:textId="03B69EBA" w:rsidR="009D3D33" w:rsidRDefault="009B608E" w:rsidP="007A5B0B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="271D37A8" w14:textId="77777777" w:rsidR="00DE762F" w:rsidRDefault="00DE762F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="right"/>
     </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D8EF2A6" w14:textId="77777777" w:rsidR="000C4CA0" w:rsidRPr="008D291A" w:rsidRDefault="000C4CA0" w:rsidP="00026EAD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7FFFB599" w14:textId="77777777" w:rsidR="00262833" w:rsidRPr="00140E4B" w:rsidRDefault="00262833" w:rsidP="00262833">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="528"/>
+        <w:tab w:val="left" w:pos="1272"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">SAMPLE </w:t>
+    </w:r>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...48 lines deleted...]
-      </w:drawing>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">FORM    </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                               </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">        </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>[Insert Your Logo]</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve">     </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="50F9774F" w14:textId="77777777" w:rsidR="007A5B0B" w:rsidRPr="007A5B0B" w:rsidRDefault="007A5B0B" w:rsidP="007A5B0B">
+  <w:p w14:paraId="0FE6B2FC" w14:textId="77777777" w:rsidR="00262833" w:rsidRDefault="00262833" w:rsidP="00262833">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="528"/>
+        <w:tab w:val="left" w:pos="1272"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Instructions: </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>a</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>men</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> form </w:t>
+    </w:r>
+    <w:r w:rsidR="001C21B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>as</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> required and</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> add your logo    </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="206D1F87" w14:textId="77777777" w:rsidR="008D291A" w:rsidRPr="00140E4B" w:rsidRDefault="00262833" w:rsidP="00262833">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
-      <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:szCs w:val="14"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="528"/>
+        <w:tab w:val="left" w:pos="1272"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                              </w:t>
+    </w:r>
+    <w:r w:rsidR="008D291A" w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                              </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="155F3771" w14:textId="77777777" w:rsidR="00DD4F10" w:rsidRPr="008D291A" w:rsidRDefault="00DD4F10" w:rsidP="00026EAD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2C5A36B7" w14:textId="77777777" w:rsidR="009D3D33" w:rsidRDefault="009D3D33">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C804425" w14:textId="77777777" w:rsidR="00DE762F" w:rsidRDefault="00DE762F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F6D4518"/>
+    <w:nsid w:val="17FE144E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BE0C5610"/>
+    <w:tmpl w:val="12B88FDA"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="301F4BD3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A0A8DD86"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22986C72"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AC93285"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2436AC0E"/>
+    <w:tmpl w:val="8758A4E2"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...30 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...70 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="938105538">
+  <w:num w:numId="1" w16cid:durableId="1854147958">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="867571672">
+  <w:num w:numId="2" w16cid:durableId="1460077145">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="861094068">
+  <w:num w:numId="3" w16cid:durableId="462890349">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-[...1 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0062769C"/>
-[...18731 lines deleted...]
-    <w:rsid w:val="00FF7F21"/>
+    <w:rsidRoot w:val="005478AC"/>
+    <w:rsid w:val="000023FA"/>
+    <w:rsid w:val="0000400C"/>
+    <w:rsid w:val="000052FF"/>
+    <w:rsid w:val="0000790F"/>
+    <w:rsid w:val="0001267A"/>
+    <w:rsid w:val="00026A19"/>
+    <w:rsid w:val="00034807"/>
+    <w:rsid w:val="000373B6"/>
+    <w:rsid w:val="00040659"/>
+    <w:rsid w:val="00040C89"/>
+    <w:rsid w:val="00041366"/>
+    <w:rsid w:val="00041F65"/>
+    <w:rsid w:val="00046B91"/>
+    <w:rsid w:val="0005317D"/>
+    <w:rsid w:val="000611F6"/>
+    <w:rsid w:val="00061F8D"/>
+    <w:rsid w:val="00064A3C"/>
+    <w:rsid w:val="00074AF5"/>
+    <w:rsid w:val="00077403"/>
+    <w:rsid w:val="00086D12"/>
+    <w:rsid w:val="0008778D"/>
+    <w:rsid w:val="000930DC"/>
+    <w:rsid w:val="000953E6"/>
+    <w:rsid w:val="000A335B"/>
+    <w:rsid w:val="000B0C0F"/>
+    <w:rsid w:val="000B208B"/>
+    <w:rsid w:val="000B45BA"/>
+    <w:rsid w:val="000C4CA0"/>
+    <w:rsid w:val="000C5995"/>
+    <w:rsid w:val="000D2249"/>
+    <w:rsid w:val="000D305D"/>
+    <w:rsid w:val="000D45C2"/>
+    <w:rsid w:val="000D7C26"/>
+    <w:rsid w:val="000E1B51"/>
+    <w:rsid w:val="000E4D33"/>
+    <w:rsid w:val="00100ADF"/>
+    <w:rsid w:val="0010208A"/>
+    <w:rsid w:val="00110D2B"/>
+    <w:rsid w:val="0012329D"/>
+    <w:rsid w:val="00133E2A"/>
+    <w:rsid w:val="00140E4B"/>
+    <w:rsid w:val="001472C7"/>
+    <w:rsid w:val="00155E4E"/>
+    <w:rsid w:val="00162670"/>
+    <w:rsid w:val="00186444"/>
+    <w:rsid w:val="001934EA"/>
+    <w:rsid w:val="0019705E"/>
+    <w:rsid w:val="001A4356"/>
+    <w:rsid w:val="001A52F9"/>
+    <w:rsid w:val="001B0B7D"/>
+    <w:rsid w:val="001C21B8"/>
+    <w:rsid w:val="001D0F3A"/>
+    <w:rsid w:val="001D1C19"/>
+    <w:rsid w:val="001D701B"/>
+    <w:rsid w:val="001F00C0"/>
+    <w:rsid w:val="001F1D7E"/>
+    <w:rsid w:val="001F43E8"/>
+    <w:rsid w:val="00201549"/>
+    <w:rsid w:val="00205D4E"/>
+    <w:rsid w:val="00222F09"/>
+    <w:rsid w:val="00226394"/>
+    <w:rsid w:val="002330E3"/>
+    <w:rsid w:val="002510EE"/>
+    <w:rsid w:val="00262833"/>
+    <w:rsid w:val="00264679"/>
+    <w:rsid w:val="00266BFF"/>
+    <w:rsid w:val="002733E2"/>
+    <w:rsid w:val="0027498B"/>
+    <w:rsid w:val="00274A9E"/>
+    <w:rsid w:val="00290213"/>
+    <w:rsid w:val="002A36FF"/>
+    <w:rsid w:val="002A6A4B"/>
+    <w:rsid w:val="002C062A"/>
+    <w:rsid w:val="002F0EB7"/>
+    <w:rsid w:val="002F11FB"/>
+    <w:rsid w:val="002F44D4"/>
+    <w:rsid w:val="002F6319"/>
+    <w:rsid w:val="00305B95"/>
+    <w:rsid w:val="00310CA9"/>
+    <w:rsid w:val="00317E90"/>
+    <w:rsid w:val="00323988"/>
+    <w:rsid w:val="00333536"/>
+    <w:rsid w:val="00334BB0"/>
+    <w:rsid w:val="0033724A"/>
+    <w:rsid w:val="00355779"/>
+    <w:rsid w:val="00362174"/>
+    <w:rsid w:val="003632DB"/>
+    <w:rsid w:val="003704B8"/>
+    <w:rsid w:val="003713C1"/>
+    <w:rsid w:val="0038081A"/>
+    <w:rsid w:val="00381255"/>
+    <w:rsid w:val="00381DEE"/>
+    <w:rsid w:val="003836C9"/>
+    <w:rsid w:val="00396419"/>
+    <w:rsid w:val="003A0AAD"/>
+    <w:rsid w:val="003A14ED"/>
+    <w:rsid w:val="003A1C00"/>
+    <w:rsid w:val="003B271C"/>
+    <w:rsid w:val="003D275B"/>
+    <w:rsid w:val="003D5E7A"/>
+    <w:rsid w:val="00405D00"/>
+    <w:rsid w:val="00407849"/>
+    <w:rsid w:val="004265C0"/>
+    <w:rsid w:val="00427A85"/>
+    <w:rsid w:val="00434810"/>
+    <w:rsid w:val="00442264"/>
+    <w:rsid w:val="00450C8B"/>
+    <w:rsid w:val="004522B6"/>
+    <w:rsid w:val="004561BD"/>
+    <w:rsid w:val="0046349C"/>
+    <w:rsid w:val="00477304"/>
+    <w:rsid w:val="004844B2"/>
+    <w:rsid w:val="00491502"/>
+    <w:rsid w:val="004930D3"/>
+    <w:rsid w:val="004A2A0D"/>
+    <w:rsid w:val="004A679C"/>
+    <w:rsid w:val="004B6A7B"/>
+    <w:rsid w:val="004C069D"/>
+    <w:rsid w:val="004C0992"/>
+    <w:rsid w:val="004C1FBA"/>
+    <w:rsid w:val="004C4D36"/>
+    <w:rsid w:val="004C6D40"/>
+    <w:rsid w:val="004C73CE"/>
+    <w:rsid w:val="004D55AA"/>
+    <w:rsid w:val="004E5D56"/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rsid w:val="00502728"/>
+    <w:rsid w:val="005054D0"/>
+    <w:rsid w:val="00522023"/>
+    <w:rsid w:val="00526BDF"/>
+    <w:rsid w:val="00527F45"/>
+    <w:rsid w:val="00530399"/>
+    <w:rsid w:val="00537602"/>
+    <w:rsid w:val="00542BA6"/>
+    <w:rsid w:val="00544529"/>
+    <w:rsid w:val="005478AC"/>
+    <w:rsid w:val="00550AAF"/>
+    <w:rsid w:val="00554C5C"/>
+    <w:rsid w:val="00565694"/>
+    <w:rsid w:val="00574E82"/>
+    <w:rsid w:val="005751AD"/>
+    <w:rsid w:val="00575253"/>
+    <w:rsid w:val="00580382"/>
+    <w:rsid w:val="005859A6"/>
+    <w:rsid w:val="005865B3"/>
+    <w:rsid w:val="00587879"/>
+    <w:rsid w:val="005A164D"/>
+    <w:rsid w:val="005A180E"/>
+    <w:rsid w:val="005A449C"/>
+    <w:rsid w:val="005B3C40"/>
+    <w:rsid w:val="005B3F06"/>
+    <w:rsid w:val="005D2592"/>
+    <w:rsid w:val="005E20A9"/>
+    <w:rsid w:val="005E733B"/>
+    <w:rsid w:val="005F58F4"/>
+    <w:rsid w:val="006056F6"/>
+    <w:rsid w:val="0060577F"/>
+    <w:rsid w:val="00613A7B"/>
+    <w:rsid w:val="006224D2"/>
+    <w:rsid w:val="00624CD3"/>
+    <w:rsid w:val="00625873"/>
+    <w:rsid w:val="00627BA5"/>
+    <w:rsid w:val="00631EC1"/>
+    <w:rsid w:val="00633326"/>
+    <w:rsid w:val="006344D0"/>
+    <w:rsid w:val="00647593"/>
+    <w:rsid w:val="006662D6"/>
+    <w:rsid w:val="00675247"/>
+    <w:rsid w:val="00685ECD"/>
+    <w:rsid w:val="006873A0"/>
+    <w:rsid w:val="00690D7A"/>
+    <w:rsid w:val="006A5F87"/>
+    <w:rsid w:val="006A6230"/>
+    <w:rsid w:val="006B5925"/>
+    <w:rsid w:val="006C4CC3"/>
+    <w:rsid w:val="006D54BC"/>
+    <w:rsid w:val="006D6172"/>
+    <w:rsid w:val="006F23B2"/>
+    <w:rsid w:val="006F294C"/>
+    <w:rsid w:val="00715319"/>
+    <w:rsid w:val="007322ED"/>
+    <w:rsid w:val="0074081F"/>
+    <w:rsid w:val="00774B6A"/>
+    <w:rsid w:val="00776BEC"/>
+    <w:rsid w:val="007955F0"/>
+    <w:rsid w:val="007A37C5"/>
+    <w:rsid w:val="007A5E56"/>
+    <w:rsid w:val="007A6941"/>
+    <w:rsid w:val="007B7FC3"/>
+    <w:rsid w:val="007C0AA1"/>
+    <w:rsid w:val="007C51CF"/>
+    <w:rsid w:val="007D404F"/>
+    <w:rsid w:val="007D44AA"/>
+    <w:rsid w:val="007F09D4"/>
+    <w:rsid w:val="007F0D7D"/>
+    <w:rsid w:val="007F187C"/>
+    <w:rsid w:val="00811C4F"/>
+    <w:rsid w:val="00823058"/>
+    <w:rsid w:val="008328F4"/>
+    <w:rsid w:val="0083422D"/>
+    <w:rsid w:val="008342E5"/>
+    <w:rsid w:val="00834719"/>
+    <w:rsid w:val="00836690"/>
+    <w:rsid w:val="0084154D"/>
+    <w:rsid w:val="00862C5E"/>
+    <w:rsid w:val="008710EB"/>
+    <w:rsid w:val="00874239"/>
+    <w:rsid w:val="00874328"/>
+    <w:rsid w:val="0087489A"/>
+    <w:rsid w:val="00894345"/>
+    <w:rsid w:val="008A0ADC"/>
+    <w:rsid w:val="008B3531"/>
+    <w:rsid w:val="008B5C21"/>
+    <w:rsid w:val="008C7A8F"/>
+    <w:rsid w:val="008D291A"/>
+    <w:rsid w:val="008D798E"/>
+    <w:rsid w:val="008E6035"/>
+    <w:rsid w:val="009014C3"/>
+    <w:rsid w:val="00905B8A"/>
+    <w:rsid w:val="00912F43"/>
+    <w:rsid w:val="00913220"/>
+    <w:rsid w:val="0091763E"/>
+    <w:rsid w:val="00924E30"/>
+    <w:rsid w:val="009253E6"/>
+    <w:rsid w:val="00925BDB"/>
+    <w:rsid w:val="009271DB"/>
+    <w:rsid w:val="0093100E"/>
+    <w:rsid w:val="009316DE"/>
+    <w:rsid w:val="00944FCA"/>
+    <w:rsid w:val="0095690D"/>
+    <w:rsid w:val="009575B0"/>
+    <w:rsid w:val="00965540"/>
+    <w:rsid w:val="009848A5"/>
+    <w:rsid w:val="0099348B"/>
+    <w:rsid w:val="009A3376"/>
+    <w:rsid w:val="009D356E"/>
+    <w:rsid w:val="009E1F79"/>
+    <w:rsid w:val="009E2B7D"/>
+    <w:rsid w:val="009E38ED"/>
+    <w:rsid w:val="009F09A3"/>
+    <w:rsid w:val="00A0212C"/>
+    <w:rsid w:val="00A02476"/>
+    <w:rsid w:val="00A1323E"/>
+    <w:rsid w:val="00A31802"/>
+    <w:rsid w:val="00A34F7B"/>
+    <w:rsid w:val="00A3765F"/>
+    <w:rsid w:val="00A43223"/>
+    <w:rsid w:val="00A43C45"/>
+    <w:rsid w:val="00A525B0"/>
+    <w:rsid w:val="00A52C09"/>
+    <w:rsid w:val="00A54373"/>
+    <w:rsid w:val="00A544DD"/>
+    <w:rsid w:val="00A575F9"/>
+    <w:rsid w:val="00A63552"/>
+    <w:rsid w:val="00A7277F"/>
+    <w:rsid w:val="00A80328"/>
+    <w:rsid w:val="00A82DE9"/>
+    <w:rsid w:val="00A835AB"/>
+    <w:rsid w:val="00A906DA"/>
+    <w:rsid w:val="00A94080"/>
+    <w:rsid w:val="00A97818"/>
+    <w:rsid w:val="00AB4635"/>
+    <w:rsid w:val="00AC519F"/>
+    <w:rsid w:val="00AD771F"/>
+    <w:rsid w:val="00AE1AAD"/>
+    <w:rsid w:val="00AE3212"/>
+    <w:rsid w:val="00AE3343"/>
+    <w:rsid w:val="00AE4CD8"/>
+    <w:rsid w:val="00AF3EE9"/>
+    <w:rsid w:val="00B1659C"/>
+    <w:rsid w:val="00B24C60"/>
+    <w:rsid w:val="00B3583F"/>
+    <w:rsid w:val="00B46AEC"/>
+    <w:rsid w:val="00B47591"/>
+    <w:rsid w:val="00B6217F"/>
+    <w:rsid w:val="00B7283F"/>
+    <w:rsid w:val="00B811F6"/>
+    <w:rsid w:val="00B821CA"/>
+    <w:rsid w:val="00B82ABF"/>
+    <w:rsid w:val="00B84053"/>
+    <w:rsid w:val="00BA06DA"/>
+    <w:rsid w:val="00BB5D32"/>
+    <w:rsid w:val="00BB7047"/>
+    <w:rsid w:val="00BD45FD"/>
+    <w:rsid w:val="00BE1CF4"/>
+    <w:rsid w:val="00BF7737"/>
+    <w:rsid w:val="00C051E7"/>
+    <w:rsid w:val="00C05532"/>
+    <w:rsid w:val="00C1085A"/>
+    <w:rsid w:val="00C16054"/>
+    <w:rsid w:val="00C27EB4"/>
+    <w:rsid w:val="00C32514"/>
+    <w:rsid w:val="00C32A43"/>
+    <w:rsid w:val="00C33061"/>
+    <w:rsid w:val="00C45B83"/>
+    <w:rsid w:val="00C46277"/>
+    <w:rsid w:val="00C467BA"/>
+    <w:rsid w:val="00C47013"/>
+    <w:rsid w:val="00C5029E"/>
+    <w:rsid w:val="00C53E5D"/>
+    <w:rsid w:val="00C62FC6"/>
+    <w:rsid w:val="00C67C6E"/>
+    <w:rsid w:val="00C72EA2"/>
+    <w:rsid w:val="00C73B99"/>
+    <w:rsid w:val="00C77767"/>
+    <w:rsid w:val="00C82F98"/>
+    <w:rsid w:val="00C90FC8"/>
+    <w:rsid w:val="00C91637"/>
+    <w:rsid w:val="00C92264"/>
+    <w:rsid w:val="00C95106"/>
+    <w:rsid w:val="00CA3D78"/>
+    <w:rsid w:val="00CB54AA"/>
+    <w:rsid w:val="00CB5752"/>
+    <w:rsid w:val="00CB59BE"/>
+    <w:rsid w:val="00CD0962"/>
+    <w:rsid w:val="00CE094C"/>
+    <w:rsid w:val="00CF6C4E"/>
+    <w:rsid w:val="00D03A73"/>
+    <w:rsid w:val="00D04308"/>
+    <w:rsid w:val="00D0436A"/>
+    <w:rsid w:val="00D04E70"/>
+    <w:rsid w:val="00D17090"/>
+    <w:rsid w:val="00D24F5A"/>
+    <w:rsid w:val="00D3189D"/>
+    <w:rsid w:val="00D357CA"/>
+    <w:rsid w:val="00D40118"/>
+    <w:rsid w:val="00D51A07"/>
+    <w:rsid w:val="00D55FA6"/>
+    <w:rsid w:val="00D74614"/>
+    <w:rsid w:val="00D824B6"/>
+    <w:rsid w:val="00D85ED6"/>
+    <w:rsid w:val="00D95561"/>
+    <w:rsid w:val="00DA0292"/>
+    <w:rsid w:val="00DB0741"/>
+    <w:rsid w:val="00DB6664"/>
+    <w:rsid w:val="00DB6ED4"/>
+    <w:rsid w:val="00DC146E"/>
+    <w:rsid w:val="00DD4F10"/>
+    <w:rsid w:val="00DD56A2"/>
+    <w:rsid w:val="00DD7DAF"/>
+    <w:rsid w:val="00DE4D80"/>
+    <w:rsid w:val="00DE4E6B"/>
+    <w:rsid w:val="00DE5DFD"/>
+    <w:rsid w:val="00DE762F"/>
+    <w:rsid w:val="00DF0428"/>
+    <w:rsid w:val="00DF6CBB"/>
+    <w:rsid w:val="00E017D6"/>
+    <w:rsid w:val="00E25A88"/>
+    <w:rsid w:val="00E32E23"/>
+    <w:rsid w:val="00E33822"/>
+    <w:rsid w:val="00E351A0"/>
+    <w:rsid w:val="00E460F7"/>
+    <w:rsid w:val="00E701C0"/>
+    <w:rsid w:val="00E7379A"/>
+    <w:rsid w:val="00E740B1"/>
+    <w:rsid w:val="00E90464"/>
+    <w:rsid w:val="00E91369"/>
+    <w:rsid w:val="00E9217D"/>
+    <w:rsid w:val="00E96024"/>
+    <w:rsid w:val="00E964DB"/>
+    <w:rsid w:val="00EA25B7"/>
+    <w:rsid w:val="00EB23DE"/>
+    <w:rsid w:val="00EC3721"/>
+    <w:rsid w:val="00EC6A37"/>
+    <w:rsid w:val="00ED0AA4"/>
+    <w:rsid w:val="00ED0F20"/>
+    <w:rsid w:val="00ED2EE5"/>
+    <w:rsid w:val="00EF0063"/>
+    <w:rsid w:val="00EF0BCC"/>
+    <w:rsid w:val="00EF59EC"/>
+    <w:rsid w:val="00F100CA"/>
+    <w:rsid w:val="00F10EE1"/>
+    <w:rsid w:val="00F248E8"/>
+    <w:rsid w:val="00F25EC1"/>
+    <w:rsid w:val="00F26A56"/>
+    <w:rsid w:val="00F274F5"/>
+    <w:rsid w:val="00F32AA5"/>
+    <w:rsid w:val="00F33B0B"/>
+    <w:rsid w:val="00F511E6"/>
+    <w:rsid w:val="00F550D3"/>
+    <w:rsid w:val="00F637CD"/>
+    <w:rsid w:val="00F80673"/>
+    <w:rsid w:val="00F95F9F"/>
+    <w:rsid w:val="00F9681E"/>
+    <w:rsid w:val="00FA00EF"/>
+    <w:rsid w:val="00FA2EE4"/>
+    <w:rsid w:val="00FA4712"/>
+    <w:rsid w:val="00FB1ECE"/>
+    <w:rsid w:val="00FB4BC8"/>
+    <w:rsid w:val="00FB7F34"/>
+    <w:rsid w:val="00FC15D6"/>
+    <w:rsid w:val="00FC71AE"/>
+    <w:rsid w:val="00FD164F"/>
+    <w:rsid w:val="00FE2C46"/>
+    <w:rsid w:val="00FE5C7D"/>
+    <w:rsid w:val="00FF0EB7"/>
+    <w:rsid w:val="00FF5FB9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5ECB4777"/>
-  <w15:docId w15:val="{BE1742BA-399D-4630-AF1F-1C72F37159BC}"/>
+  <w14:docId w14:val="599C717F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8A47743F-E3F6-41FD-99B4-E1CE32452032}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="19"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -21988,51 +2823,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -22214,694 +3049,1354 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DE2950"/>
+    <w:rsid w:val="005478AC"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0062769C"/>
+    <w:rsid w:val="004F1C49"/>
     <w:pPr>
-      <w:spacing w:before="161" w:after="180"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="myriad-pro" w:eastAsia="Times New Roman" w:hAnsi="myriad-pro" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1C49"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1C49"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1C49"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1C49"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1C49"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1C49"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00302955"/>
+    <w:rsid w:val="004F1C49"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1C49"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PolicyHeading">
-[...48 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0062769C"/>
+    <w:rsid w:val="004F1C49"/>
     <w:rPr>
-      <w:rFonts w:ascii="myriad-pro" w:eastAsia="Times New Roman" w:hAnsi="myriad-pro" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="0062769C"/>
+    <w:rsid w:val="004F1C49"/>
     <w:rPr>
-      <w:strike w:val="0"/>
-[...4 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1C49"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1C49"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1C49"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1C49"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1C49"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80RefLetterForm">
+    <w:name w:val="8.0 Ref Letter + Form"/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00A93BF9"/>
+    <w:rsid w:val="004F1C49"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
+      <w:jc w:val="left"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A93BF9"/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A93BF9"/>
+    <w:rsid w:val="004F1C49"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
+      <w:jc w:val="left"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
+    <w:rsid w:val="004F1C49"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A93BF9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00834719"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...16 lines deleted...]
-    <w:rsid w:val="00302955"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00633326"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...98 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\PaulaFisher\Practical%20HR%20Limited\Practical%20HR%20-%20Documents\PROCEDURES%20AND%20OPERATIONS\14%20Company\PHR%20House%20Style\Templates%20-%20YourHR.guide%20-%20Format%20for%20Letter,%20Forms%20and%20Policy%20Docs\YourHR.guide%20Form%20Template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7a573f1c-3403-4ebb-af60-d85e72d41068" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100585DBC558DFD8443A4037425F14A9201" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="85e978db61ee07c9fbb5d75d2cb1c682">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd" xmlns:ns3="7a573f1c-3403-4ebb-af60-d85e72d41068" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ae8a6ef60a27d730f35692124984bc92" ns2:_="" ns3:_="">
+    <xsd:import namespace="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd"/>
+    <xsd:import namespace="7a573f1c-3403-4ebb-af60-d85e72d41068"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="06817334-46b9-4059-9628-fc437dd5e51f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7a573f1c-3403-4ebb-af60-d85e72d41068" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{749e6707-a828-44a7-b8a7-c5eb9e2a7f2c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7a573f1c-3403-4ebb-af60-d85e72d41068">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC0D31F9-7B85-4651-A16B-4FD58B396B6F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7a573f1c-3403-4ebb-af60-d85e72d41068"/>
+    <ds:schemaRef ds:uri="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E36F82E-DF5E-43D1-85A0-66812E932FE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd"/>
+    <ds:schemaRef ds:uri="7a573f1c-3403-4ebb-af60-d85e72d41068"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D5F81D4-E779-49D9-A97F-C0B5AD7FE5F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>YourHR.guide Form Template</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>605</Words>
-  <Characters>3449</Characters>
+  <Words>296</Words>
+  <Characters>1692</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Practical HR</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4046</CharactersWithSpaces>
+  <CharactersWithSpaces>1985</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Fiona</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Paula Fisher</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100585DBC558DFD8443A4037425F14A9201</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>