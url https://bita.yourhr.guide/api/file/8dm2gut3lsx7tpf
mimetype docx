--- v0 (2026-06-07)
+++ v1 (2026-10-25)
@@ -1,4973 +1,4807 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpY="225"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="threeDEmboss" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="threeDEmboss" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="threeDEmboss" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="threeDEmboss" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1771"/>
         <w:gridCol w:w="325"/>
         <w:gridCol w:w="520"/>
         <w:gridCol w:w="519"/>
         <w:gridCol w:w="484"/>
         <w:gridCol w:w="149"/>
         <w:gridCol w:w="189"/>
         <w:gridCol w:w="223"/>
         <w:gridCol w:w="397"/>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="701"/>
         <w:gridCol w:w="68"/>
         <w:gridCol w:w="1159"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="55"/>
         <w:gridCol w:w="1862"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="2F861836" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="2F861836" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9745" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="208F2B8A" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="009C67AC" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="208F2B8A" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="009C67AC" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4850"/>
                 <w:tab w:val="right" w:pos="9993"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00130D75" w:rsidRPr="00DE3FDB">
+            <w:r w:rsidR="00130D75" w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>APPLICATION FORM</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="45867EEB" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="45867EEB" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9745" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="465BA99B" w14:textId="3CF4A80C" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="465BA99B" w14:textId="3CF4A80C" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Please complete this application form as fully as you can</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="78877004" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="78877004" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="53BFCE84" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...32 lines deleted...]
-          <w:p w14:paraId="43FC4823" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="53BFCE84" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0062934C" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60B968F4" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43FC4823" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6610" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4068335E" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="4068335E" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="23C74AB2" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="23C74AB2" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE1459B" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="7EE1459B" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Position Applied For</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7649" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23384AC4" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="23384AC4" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4198F3A1" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="4198F3A1" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="09227CD6" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="09227CD6" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="2F895506" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...32 lines deleted...]
-          <w:p w14:paraId="72529966" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="2F895506" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="428F9029" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="189A4B97" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72529966" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6610" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="65D3CB13" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="65D3CB13" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="34527A88" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="34527A88" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1BC48F" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...32 lines deleted...]
-          <w:p w14:paraId="2CF31F6E" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="0B1BC48F" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="435058DF" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C6E4251" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CF31F6E" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6610" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="06097823" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="06097823" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="470E757F" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="470E757F" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62BBC732" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="62BBC732" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Full Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4482" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58D5BC2E" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="58D5BC2E" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1340EC" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="2E1340EC" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Title </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33AE76C0" w14:textId="1D6FCB4E" w:rsidR="001B18C4" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="33AE76C0" w14:textId="1D6FCB4E" w:rsidR="001B18C4" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(Mr / Mrs / Ms / Dr)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="5235BC1F" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="5235BC1F" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73E1F73D" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="73E1F73D" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Full Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7649" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="516AE389" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="516AE389" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3ED6D1A7" w14:textId="22B6947A" w:rsidR="001B18C4" w:rsidRPr="00DE3FDB" w:rsidRDefault="001B18C4" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="3ED6D1A7" w14:textId="22B6947A" w:rsidR="001B18C4" w:rsidRPr="00AE3986" w:rsidRDefault="001B18C4" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="3F15E64F" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="3F15E64F" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="727EE3E6" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...9 lines deleted...]
-          <w:p w14:paraId="08F9EB50" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="727EE3E6" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08F9EB50" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4482" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76C5202B" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="76C5202B" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03701619" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="03701619" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Post Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0C75F3" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="7E0C75F3" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="04EF22CC" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="04EF22CC" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4631486E" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="4631486E" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7649" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB474BB" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="6BB474BB" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B93DFE" w:rsidRPr="00DE3FDB" w14:paraId="6C0E4981" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00B93DFE" w:rsidRPr="00AE3986" w14:paraId="6C0E4981" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65169F22" w14:textId="77777777" w:rsidR="00B93DFE" w:rsidRPr="00DE3FDB" w:rsidRDefault="00B93DFE" w:rsidP="00DE3FDB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="65169F22" w14:textId="77777777" w:rsidR="00B93DFE" w:rsidRPr="00AE3986" w:rsidRDefault="00B93DFE" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Home</w:t>
             </w:r>
-            <w:r w:rsidR="0087245B" w:rsidRPr="00DE3FDB">
+            <w:r w:rsidR="0087245B" w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Telephone</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="51AD1C4D" w14:textId="0C82EB63" w:rsidR="001B18C4" w:rsidRPr="00DE3FDB" w:rsidRDefault="001B18C4" w:rsidP="00DE3FDB">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="158CFF85" w14:textId="77777777" w:rsidR="00B93DFE" w:rsidRPr="00AE3986" w:rsidRDefault="00B93DFE" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51AD1C4D" w14:textId="0C82EB63" w:rsidR="001B18C4" w:rsidRPr="00AE3986" w:rsidRDefault="001B18C4" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7923A84F" w14:textId="77777777" w:rsidR="00B93DFE" w:rsidRPr="00DE3FDB" w:rsidRDefault="00B93DFE" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="7923A84F" w14:textId="77777777" w:rsidR="00B93DFE" w:rsidRPr="00AE3986" w:rsidRDefault="00B93DFE" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>E-mail Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67FCE5F1" w14:textId="77777777" w:rsidR="00B93DFE" w:rsidRPr="00DE3FDB" w:rsidRDefault="00B93DFE" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="67FCE5F1" w14:textId="77777777" w:rsidR="00B93DFE" w:rsidRPr="00AE3986" w:rsidRDefault="00B93DFE" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B93DFE" w:rsidRPr="00DE3FDB" w14:paraId="6B1A4E7B" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00B93DFE" w:rsidRPr="00AE3986" w14:paraId="6B1A4E7B" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF2EB11" w14:textId="782A5EC7" w:rsidR="001B18C4" w:rsidRPr="00DE3FDB" w:rsidRDefault="00B93DFE" w:rsidP="00DE3FDB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="1CF2EB11" w14:textId="782A5EC7" w:rsidR="001B18C4" w:rsidRPr="00AE3986" w:rsidRDefault="00B93DFE" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Work</w:t>
             </w:r>
-            <w:r w:rsidR="0087245B" w:rsidRPr="00DE3FDB">
+            <w:r w:rsidR="0087245B" w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Telephone</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1718E0EC" w14:textId="77777777" w:rsidR="00B93DFE" w:rsidRPr="00DE3FDB" w:rsidRDefault="00B93DFE" w:rsidP="00DE3FDB">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1718E0EC" w14:textId="77777777" w:rsidR="00B93DFE" w:rsidRPr="00AE3986" w:rsidRDefault="00B93DFE" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E309F41" w14:textId="5D3360E4" w:rsidR="001B18C4" w:rsidRPr="00DE3FDB" w:rsidRDefault="001B18C4" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="2E309F41" w14:textId="5D3360E4" w:rsidR="001B18C4" w:rsidRPr="00AE3986" w:rsidRDefault="001B18C4" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A5A3D4F" w14:textId="77777777" w:rsidR="00B93DFE" w:rsidRPr="00DE3FDB" w:rsidRDefault="00B93DFE" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="1A5A3D4F" w14:textId="77777777" w:rsidR="00B93DFE" w:rsidRPr="00AE3986" w:rsidRDefault="00B93DFE" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12EEB820" w14:textId="77777777" w:rsidR="00B93DFE" w:rsidRPr="00DE3FDB" w:rsidRDefault="00B93DFE" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="12EEB820" w14:textId="77777777" w:rsidR="00B93DFE" w:rsidRPr="00AE3986" w:rsidRDefault="00B93DFE" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="08E617BD" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="08E617BD" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="6B41C0FD" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="6B41C0FD" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6610" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="549590F0" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="549590F0" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="27042EFB" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="27042EFB" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7E296B3F" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...32 lines deleted...]
-          <w:p w14:paraId="11F9A488" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="7E296B3F" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16045BEE" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40477FAB" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11F9A488" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6610" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3129ADFA" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="3129ADFA" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="5414D100" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="5414D100" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="668B20E2" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...32 lines deleted...]
-          <w:p w14:paraId="5FB90BDF" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="668B20E2" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="027965CE" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0643524D" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FB90BDF" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6610" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="590947D0" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="590947D0" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA7993" w:rsidRPr="00DE3FDB" w14:paraId="70AD473B" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00CA7993" w:rsidRPr="00AE3986" w14:paraId="70AD473B" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7805" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA2D00E" w14:textId="77777777" w:rsidR="00CA7993" w:rsidRPr="00DE3FDB" w:rsidRDefault="00CA7993" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="3DA2D00E" w14:textId="77777777" w:rsidR="00CA7993" w:rsidRPr="00AE3986" w:rsidRDefault="00CA7993" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Are there any restrictions to you</w:t>
             </w:r>
-            <w:r w:rsidR="00D938AA" w:rsidRPr="00DE3FDB">
+            <w:r w:rsidR="00D938AA" w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> residence in the UK which might affect your right to take up employment in the UK?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A1487DF" w14:textId="77777777" w:rsidR="00CA7993" w:rsidRPr="00DE3FDB" w:rsidRDefault="00CA7993" w:rsidP="00DE3FDB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="2A1487DF" w14:textId="77777777" w:rsidR="00CA7993" w:rsidRPr="00AE3986" w:rsidRDefault="00CA7993" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA7993" w:rsidRPr="00DE3FDB" w14:paraId="7D5AF368" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00CA7993" w:rsidRPr="00AE3986" w14:paraId="7D5AF368" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="42929EBD" w14:textId="4A4E6FEE" w:rsidR="00CA7993" w:rsidRPr="00DE3FDB" w:rsidRDefault="00CA7993" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="42929EBD" w14:textId="4A4E6FEE" w:rsidR="00CA7993" w:rsidRPr="00AE3986" w:rsidRDefault="00CA7993" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
-            <w:r w:rsidR="009100BA" w:rsidRPr="00DE3FDB">
+            <w:r w:rsidR="009100BA" w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>yes,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> please give details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6126" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DE09FB1" w14:textId="77777777" w:rsidR="00CA7993" w:rsidRPr="00DE3FDB" w:rsidRDefault="00CA7993" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="0DE09FB1" w14:textId="77777777" w:rsidR="00CA7993" w:rsidRPr="00AE3986" w:rsidRDefault="00CA7993" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="2BFC4B9D" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="2BFC4B9D" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="2538E022" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...32 lines deleted...]
-          <w:p w14:paraId="696DFEED" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="2538E022" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11FB3BDD" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E345A02" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="696DFEED" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6610" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD9C235" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="3BD9C235" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="2D814857" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="2D814857" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="79CC96B5" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...32 lines deleted...]
-          <w:p w14:paraId="492454C5" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="79CC96B5" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38BE9065" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01B6493D" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="492454C5" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6610" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="11D4D879" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="11D4D879" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F4C91" w:rsidRPr="00DE3FDB" w14:paraId="08366322" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="008F4C91" w:rsidRPr="00AE3986" w14:paraId="08366322" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2616" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="53C0F5CA" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00DE3FDB" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="53C0F5CA" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00AE3986" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Do you hold a current full driving licence?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2CA22B76" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00DE3FDB" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA22B76" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00AE3986" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4115" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="646A28FA" w14:textId="700F2E88" w:rsidR="008F4C91" w:rsidRPr="00DE3FDB" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="646A28FA" w14:textId="700F2E88" w:rsidR="008F4C91" w:rsidRPr="00AE3986" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Do you have a car that you could use for business purposes</w:t>
             </w:r>
-            <w:r w:rsidR="000A3C34" w:rsidRPr="00DE3FDB">
+            <w:r w:rsidR="000A3C34" w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57B2FA3A" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00DE3FDB" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="57B2FA3A" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00AE3986" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="7D66B7D1" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="7D66B7D1" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="2985BD96" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...32 lines deleted...]
-          <w:p w14:paraId="43DDBB8C" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="2985BD96" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AC6D9BE" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="099C14FC" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43DDBB8C" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6610" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="2C70C5F3" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="2C70C5F3" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0087245B" w:rsidRPr="00DE3FDB" w14:paraId="228B9327" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="0087245B" w:rsidRPr="00AE3986" w14:paraId="228B9327" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="68A6C422" w14:textId="77777777" w:rsidR="0087245B" w:rsidRPr="00DE3FDB" w:rsidRDefault="0087245B" w:rsidP="00DE3FDB">
-[...32 lines deleted...]
-          <w:p w14:paraId="3264D6CE" w14:textId="77777777" w:rsidR="0087245B" w:rsidRPr="00DE3FDB" w:rsidRDefault="0087245B" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="68A6C422" w14:textId="77777777" w:rsidR="0087245B" w:rsidRPr="00AE3986" w:rsidRDefault="0087245B" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60BF4C41" w14:textId="77777777" w:rsidR="0087245B" w:rsidRPr="00AE3986" w:rsidRDefault="0087245B" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25DD35C7" w14:textId="77777777" w:rsidR="0087245B" w:rsidRPr="00AE3986" w:rsidRDefault="0087245B" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3264D6CE" w14:textId="77777777" w:rsidR="0087245B" w:rsidRPr="00AE3986" w:rsidRDefault="0087245B" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6610" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="61916990" w14:textId="77777777" w:rsidR="0087245B" w:rsidRPr="00DE3FDB" w:rsidRDefault="0087245B" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="61916990" w14:textId="77777777" w:rsidR="0087245B" w:rsidRPr="00AE3986" w:rsidRDefault="0087245B" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="4425D41C" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="4425D41C" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9910D7" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="5F9910D7" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Notice Period </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2084" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0E27E180" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          </w:tcPr>
+          <w:p w14:paraId="0E27E180" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="2B02935D" w14:textId="11790DDF" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="2B02935D" w14:textId="11790DDF" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Do you have any holidays booked</w:t>
             </w:r>
-            <w:r w:rsidR="000A3C34" w:rsidRPr="00DE3FDB">
+            <w:r w:rsidR="000A3C34" w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (give dates)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3099" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CDC228A" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="1CDC228A" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="7B7E8CFC" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="7B7E8CFC" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7A47170D" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...32 lines deleted...]
-          <w:p w14:paraId="4A9156B8" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="7A47170D" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="144C489C" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D8A37F3" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A9156B8" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6610" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="44B8AAD5" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="44B8AAD5" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="0AAF6CB9" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="0AAF6CB9" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="40F3970F" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="40F3970F" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Interview Restriction</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BF6E97F" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="5BF6E97F" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>(e.g. dates you cannot attend)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6610" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2A689F2E" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          </w:tcPr>
+          <w:p w14:paraId="2A689F2E" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049290D" w:rsidRPr="00DE3FDB" w14:paraId="7728D2FB" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="0049290D" w:rsidRPr="00AE3986" w14:paraId="7728D2FB" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="06EAB3DA" w14:textId="77777777" w:rsidR="0049290D" w:rsidRPr="00DE3FDB" w:rsidRDefault="0049290D" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="06EAB3DA" w14:textId="77777777" w:rsidR="0049290D" w:rsidRPr="00AE3986" w:rsidRDefault="0049290D" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading7"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Please give details of any special arrangements required for interview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6610" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75025FF9" w14:textId="77777777" w:rsidR="0049290D" w:rsidRPr="00DE3FDB" w:rsidRDefault="0049290D" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="75025FF9" w14:textId="77777777" w:rsidR="0049290D" w:rsidRPr="00AE3986" w:rsidRDefault="0049290D" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F4C91" w:rsidRPr="00DE3FDB" w14:paraId="6494EFBE" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="008F4C91" w:rsidRPr="00AE3986" w14:paraId="6494EFBE" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7432ED61" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00DE3FDB" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
-[...32 lines deleted...]
-          <w:p w14:paraId="30AC7285" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00DE3FDB" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="7432ED61" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00AE3986" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60C9885D" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00AE3986" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E8147CE" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00AE3986" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30AC7285" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00AE3986" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6610" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="62B21322" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00DE3FDB" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="62B21322" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00AE3986" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F4C91" w:rsidRPr="00DE3FDB" w14:paraId="46E10E97" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="008F4C91" w:rsidRPr="00AE3986" w14:paraId="46E10E97" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="40BE378C" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00DE3FDB" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="40BE378C" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00AE3986" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>What is your salary expectation</w:t>
             </w:r>
-            <w:r w:rsidR="00C37D8A" w:rsidRPr="00DE3FDB">
+            <w:r w:rsidR="00C37D8A" w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> in your next position?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6610" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C65C26F" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00DE3FDB" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="5C65C26F" w14:textId="77777777" w:rsidR="008F4C91" w:rsidRPr="00AE3986" w:rsidRDefault="008F4C91" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="5498B87B" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="5498B87B" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="42F990C5" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...32 lines deleted...]
-          <w:p w14:paraId="3C1A6F6E" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="42F990C5" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B33AE34" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08AEFC87" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C1A6F6E" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6610" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="5D31A521" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="5D31A521" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="24205FFC" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="24205FFC" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9745" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="01EA2A31" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="01EA2A31" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading9"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Education and Training</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F6155AC" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="0F6155AC" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Please give details of your education (secondary school, college / univ</w:t>
             </w:r>
-            <w:r w:rsidR="0027253B" w:rsidRPr="00DE3FDB">
+            <w:r w:rsidR="0027253B" w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">ersity and any qualifications) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>and any relevant training or courses you have attended.</w:t>
             </w:r>
-            <w:r w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Please continue on a separate sheet if required.</w:t>
+            <w:r w:rsidR="006D7EB7" w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="006D7EB7" w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>continue on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="006D7EB7" w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a separate sheet if required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="6E0B2C6C" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="6E0B2C6C" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="090F0F61" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="090F0F61" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7974" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="21CDC4FF" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="21CDC4FF" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="44125D2F" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="44125D2F" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB41782" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="3DB41782" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Secondary School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7974" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40F69BD6" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="40F69BD6" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FC530C4" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="4FC530C4" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AECA8BE" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00124DF5" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="5AECA8BE" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00124DF5" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dates from and to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="27EA6034" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="27EA6034" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8DBDF4" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="0F8DBDF4" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7974" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBCE001" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="4BBCE001" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="6CA23947" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="6CA23947" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="65797C8F" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="65797C8F" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Examinations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00AC79B5" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="00AC79B5" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Subject </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73C5BC9D" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="73C5BC9D" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Grade/Result</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03E1C528" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="03E1C528" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Subject </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="075540C3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="075540C3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Grade/Result </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="5166DE3F" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="5166DE3F" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="267C3ABA" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="267C3ABA" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="06E5B4A3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          </w:tcPr>
+          <w:p w14:paraId="06E5B4A3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="354F7422" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          </w:tcPr>
+          <w:p w14:paraId="354F7422" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4427088E" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="4427088E" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="287FFF03" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="287FFF03" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="1CA3023E" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="1CA3023E" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7268EDA7" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="7268EDA7" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E72068C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          </w:tcPr>
+          <w:p w14:paraId="3E72068C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3771EB79" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          </w:tcPr>
+          <w:p w14:paraId="3771EB79" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="286346CB" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="286346CB" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="039F9851" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="039F9851" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="052B52B4" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="052B52B4" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3499BB72" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="3499BB72" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="08B8E3BA" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          </w:tcPr>
+          <w:p w14:paraId="08B8E3BA" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="38050BD8" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          </w:tcPr>
+          <w:p w14:paraId="38050BD8" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34A43CEE" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="34A43CEE" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BC239AD" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="1BC239AD" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="06AA8806" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="06AA8806" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="6A108759" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="6A108759" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="172557DF" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          </w:tcPr>
+          <w:p w14:paraId="172557DF" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0EA8C721" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          </w:tcPr>
+          <w:p w14:paraId="0EA8C721" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BEBEA8B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="7BEBEA8B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2491C11F" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="2491C11F" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="2F00A1C5" w14:textId="77777777" w:rsidTr="00DE3FDB">
-[...58 lines deleted...]
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="691A3D63" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="691A3D63" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="464ABF09" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="464ABF09" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7974" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8F8626" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="3C8F8626" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="449FEDF6" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00AE3986" w14:paraId="7CEFCDD2" w14:textId="77777777" w:rsidTr="00412FE8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="4678D201" w14:textId="64763C8A" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="006005AE" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>College University</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7974" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7CD64EF4" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="138C14DE" w14:textId="136DE632" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...52 lines deleted...]
-          <w:p w14:paraId="241D4FD3" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00093982" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00124DF5" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
-[...32 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dates from and to:</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E367408" w14:textId="1FBDC54F" w:rsidR="00F8331A" w:rsidRPr="00DE3FDB" w:rsidRDefault="00F8331A">
+    <w:p w14:paraId="2E367408" w14:textId="1FBDC54F" w:rsidR="00F8331A" w:rsidRDefault="00F8331A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1F8BF4" w14:textId="77777777" w:rsidR="00412FE8" w:rsidRPr="00DE3FDB" w:rsidRDefault="00412FE8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E47315A" w14:textId="1C3D38BE" w:rsidR="000A3C34" w:rsidRPr="00DE3FDB" w:rsidRDefault="000A3C34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73B68BD7" w14:textId="77777777" w:rsidR="000A3C34" w:rsidRPr="00DE3FDB" w:rsidRDefault="000A3C34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="59523D94" w14:textId="77777777" w:rsidR="00AE3986" w:rsidRDefault="00AE3986">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="107" w:type="dxa"/>
           <w:right w:w="107" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1759"/>
         <w:gridCol w:w="14"/>
         <w:gridCol w:w="326"/>
         <w:gridCol w:w="1038"/>
         <w:gridCol w:w="49"/>
         <w:gridCol w:w="772"/>
         <w:gridCol w:w="930"/>
         <w:gridCol w:w="989"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="645"/>
         <w:gridCol w:w="747"/>
-        <w:gridCol w:w="223"/>
-        <w:gridCol w:w="1694"/>
+        <w:gridCol w:w="389"/>
+        <w:gridCol w:w="1528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F8331A" w:rsidRPr="00DE3FDB" w14:paraId="5030ACFC" w14:textId="77777777" w:rsidTr="004D21D6">
+      <w:tr w:rsidR="00F8331A" w:rsidRPr="00DE3FDB" w14:paraId="5030ACFC" w14:textId="77777777" w:rsidTr="006005AE">
         <w:trPr>
           <w:trHeight w:val="239"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9703" w:type="dxa"/>
+            <w:tcW w:w="9745" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1A447B08" w14:textId="68208E3F" w:rsidR="00F8331A" w:rsidRPr="00DE3FDB" w:rsidRDefault="00F8331A" w:rsidP="00F8331A">
+          <w:p w14:paraId="1A447B08" w14:textId="05C45DE1" w:rsidR="00F8331A" w:rsidRPr="00DE3FDB" w:rsidRDefault="00F8331A" w:rsidP="00F8331A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>APPLICATION FORM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="3D04DC7D" w14:textId="77777777" w:rsidTr="001B18C4">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="3D04DC7D" w14:textId="77777777" w:rsidTr="006005AE">
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1773" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="087114CA" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Examinations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2177" w:type="dxa"/>
+            <w:tcW w:w="2185" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75374745" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Subject </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="1919" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64B6239E" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Awarding Body</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1943" w:type="dxa"/>
+            <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A81407C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Grades/Results</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1909" w:type="dxa"/>
+            <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B93B7F5" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Date obtained</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="2A3A9EED" w14:textId="77777777" w:rsidTr="004D21D6">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="2A3A9EED" w14:textId="77777777" w:rsidTr="006005AE">
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1773" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="7E8B80DF" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2177" w:type="dxa"/>
+            <w:tcW w:w="2185" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48DBE691" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="1919" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="372936BF" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1943" w:type="dxa"/>
+            <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="432610B5" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1909" w:type="dxa"/>
+            <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="265BC8FF" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="0C76A162" w14:textId="77777777" w:rsidTr="004D21D6">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="0C76A162" w14:textId="77777777" w:rsidTr="006005AE">
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1773" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="25EFBE18" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2177" w:type="dxa"/>
+            <w:tcW w:w="2185" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="795C69F2" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="1919" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="695950D6" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1943" w:type="dxa"/>
+            <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="227F1F8D" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1909" w:type="dxa"/>
+            <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01EA16BA" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="14FA2160" w14:textId="77777777" w:rsidTr="004D21D6">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="14FA2160" w14:textId="77777777" w:rsidTr="006005AE">
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1773" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="3E19EED7" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2177" w:type="dxa"/>
+            <w:tcW w:w="2185" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03EC8E75" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="1919" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2521D953" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1943" w:type="dxa"/>
+            <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E9B0F2F" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1909" w:type="dxa"/>
+            <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DA2433C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="001508E6" w14:textId="77777777" w:rsidTr="004D21D6">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="001508E6" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="134"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1773" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="5ADF2BC7" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7940" w:type="dxa"/>
+            <w:tcW w:w="7972" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="3E9F4B35" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B93DFE" w:rsidRPr="00DE3FDB" w14:paraId="037C3877" w14:textId="77777777" w:rsidTr="004D21D6">
+      <w:tr w:rsidR="00B93DFE" w:rsidRPr="00DE3FDB" w14:paraId="037C3877" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="134"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1773" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="42030E76" w14:textId="77777777" w:rsidR="00B93DFE" w:rsidRPr="00DE3FDB" w:rsidRDefault="00B93DFE" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7940" w:type="dxa"/>
+            <w:tcW w:w="7972" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="0A4E9379" w14:textId="77777777" w:rsidR="00B93DFE" w:rsidRPr="00DE3FDB" w:rsidRDefault="00B93DFE" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA6B77" w:rsidRPr="00DE3FDB" w14:paraId="383B06D2" w14:textId="77777777" w:rsidTr="004D21D6">
+      <w:tr w:rsidR="00BA6B77" w:rsidRPr="00DE3FDB" w14:paraId="383B06D2" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="134"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9703" w:type="dxa"/>
+            <w:tcW w:w="9745" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="4F8EE6DA" w14:textId="62883DF5" w:rsidR="00BA6B77" w:rsidRPr="00DE3FDB" w:rsidRDefault="00CA7993" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Please give details of any other educational, technical or professional qualifications</w:t>
@@ -4989,85 +4823,85 @@
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>r any other re</w:t>
             </w:r>
             <w:r w:rsidR="0027253B" w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>levant qualifications, training</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> or courses attended.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="5541C3C7" w14:textId="77777777" w:rsidTr="004D21D6">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="5541C3C7" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1773" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="4B818705" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7940" w:type="dxa"/>
+            <w:tcW w:w="7972" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4325B7C3" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="190791BA" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -5106,108 +4940,108 @@
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C2D69D4" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="0FADD6AE" w14:textId="77777777" w:rsidTr="004D21D6">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="0FADD6AE" w14:textId="77777777" w:rsidTr="006005AE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3122" w:type="dxa"/>
+            <w:tcW w:w="3137" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="57009A5C" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6581" w:type="dxa"/>
+            <w:tcW w:w="6608" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="4D2E98EF" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="715A27A7" w14:textId="77777777" w:rsidTr="004D21D6">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="715A27A7" w14:textId="77777777" w:rsidTr="006005AE">
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9703" w:type="dxa"/>
+            <w:tcW w:w="9745" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="0D6DD35C" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="Heading9"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -5223,1145 +5057,1160 @@
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Please give details of your employment history. Please give most recent or current job first. If </w:t>
             </w:r>
             <w:r w:rsidR="009100BA" w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>necessary,</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> continue on the back of this form.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DE3FDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>continue on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE3FDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the back of this form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="73F7DF73" w14:textId="77777777" w:rsidTr="004D21D6">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="73F7DF73" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:tcW w:w="1759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="2AB021B0" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:tcW w:w="7986" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="420925B1" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="096F3EAB" w14:textId="77777777" w:rsidTr="001B18C4">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="096F3EAB" w14:textId="77777777" w:rsidTr="006005AE">
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07442B0D" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Dates of Employment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2778" w:type="dxa"/>
+            <w:tcW w:w="2789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D345754" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>From                        To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C0727E7" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3295" w:type="dxa"/>
+            <w:tcW w:w="3309" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7992A274" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="607EAF76" w14:textId="77777777" w:rsidTr="001B18C4">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="607EAF76" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BC3E9C9" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Job Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7615" w:type="dxa"/>
+            <w:tcW w:w="7646" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75EC7851" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BD0B364" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="480B09D4" w14:textId="77777777" w:rsidTr="004D21D6">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="480B09D4" w14:textId="77777777" w:rsidTr="006005AE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3171" w:type="dxa"/>
+            <w:tcW w:w="3186" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="771E1B2E" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6532" w:type="dxa"/>
+            <w:tcW w:w="6559" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="5905A154" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="0E5F6336" w14:textId="77777777" w:rsidTr="001B18C4">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="0E5F6336" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A84DC96" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Company Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7615" w:type="dxa"/>
+            <w:tcW w:w="7646" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="060F46C7" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="131B036F" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="76F874B2" w14:textId="77777777" w:rsidTr="001B18C4">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="76F874B2" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C6DD6B2" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcW w:w="4982" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CD260D4" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DD969B9" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcW w:w="1136" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28B9CDB4" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Post Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B1530A7" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="309D63BB" w14:textId="77777777" w:rsidTr="001B18C4">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="309D63BB" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34A1BE96" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7615" w:type="dxa"/>
+            <w:tcW w:w="7646" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C1945F4" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="2D49EB25" w14:textId="77777777" w:rsidTr="001B18C4">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="2D49EB25" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2107B85B" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Responsibilities / Job Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7615" w:type="dxa"/>
+            <w:tcW w:w="7646" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4038301C" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="469A6CBA" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="08FFA6DF" w14:textId="77777777" w:rsidTr="001B18C4">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="08FFA6DF" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07CEC08A" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7615" w:type="dxa"/>
+            <w:tcW w:w="7646" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21BD164C" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E0D22DF" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="560159A3" w14:textId="77777777" w:rsidTr="001B18C4">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="560159A3" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52B1752E" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7615" w:type="dxa"/>
+            <w:tcW w:w="7646" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CE93A14" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A65FF57" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="3033D943" w14:textId="77777777" w:rsidTr="001B18C4">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="3033D943" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CD8A26D" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00FB559F" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Reporting To:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7615" w:type="dxa"/>
+            <w:tcW w:w="7646" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DDBEBC3" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28F09293" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="0B881327" w14:textId="77777777" w:rsidTr="000A3C34">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="0B881327" w14:textId="77777777" w:rsidTr="006005AE">
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50229A3C" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Reason for leaving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7615" w:type="dxa"/>
+            <w:tcW w:w="7646" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A83C0CB" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="4BD7F042" w14:textId="77777777" w:rsidTr="000A3C34">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="4BD7F042" w14:textId="77777777" w:rsidTr="006005AE">
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E5365C1" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Salary on leaving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2778" w:type="dxa"/>
+            <w:tcW w:w="2789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60738BDB" w14:textId="77777777" w:rsidR="00391F5A" w:rsidRPr="00DE3FDB" w:rsidRDefault="00391F5A" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BC93C61" w14:textId="77777777" w:rsidR="00391F5A" w:rsidRPr="00DE3FDB" w:rsidRDefault="00391F5A" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="021E3DB1" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Other benefits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3295" w:type="dxa"/>
+            <w:tcW w:w="3309" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D316AB8" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="661B66BA" w14:textId="77777777" w:rsidTr="000A3C34">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="661B66BA" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3628F589" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaps </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C604F47" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7615" w:type="dxa"/>
+            <w:tcW w:w="7646" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75CE2DB5" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -6370,651 +6219,650 @@
           </w:p>
           <w:p w14:paraId="01BC6D92" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34C43469" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="158BF5D9" w14:textId="77777777" w:rsidTr="004D21D6">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="158BF5D9" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:tcW w:w="1759" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="4440E275" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:tcW w:w="7986" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="083C8A22" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="6A58066F" w14:textId="77777777" w:rsidTr="004D21D6">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="6A58066F" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:tcW w:w="1759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="356341DA" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:tcW w:w="7986" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="3BE20EA1" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="153E431F" w14:textId="77777777" w:rsidTr="001B18C4">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="153E431F" w14:textId="77777777" w:rsidTr="006005AE">
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DFBC942" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Dates of Employment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2778" w:type="dxa"/>
+            <w:tcW w:w="2789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F64C942" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>From                        To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6889D279" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3295" w:type="dxa"/>
+            <w:tcW w:w="3309" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A5C6292" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="0E16BEF1" w14:textId="77777777" w:rsidTr="001B18C4">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="0E16BEF1" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10A1CC10" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Job Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7615" w:type="dxa"/>
+            <w:tcW w:w="7646" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A1E4673" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66816BF0" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="503B7C16" w14:textId="77777777" w:rsidTr="001B18C4">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="503B7C16" w14:textId="77777777" w:rsidTr="006005AE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3171" w:type="dxa"/>
+            <w:tcW w:w="3186" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19A7D47B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6532" w:type="dxa"/>
+            <w:tcW w:w="6559" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="568F3D9C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="7DCE32AD" w14:textId="77777777" w:rsidTr="001B18C4">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="7DCE32AD" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15143FD9" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Company Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7615" w:type="dxa"/>
+            <w:tcW w:w="7646" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44E211DE" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2FD447AB" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="26482D52" w14:textId="77777777" w:rsidTr="001B18C4">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="26482D52" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A7B0298" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcW w:w="4982" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C1F62DB" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B2012AC" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcW w:w="1136" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08792349" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Post Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A4B4FFC" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="727A86A3" w14:textId="77777777" w:rsidTr="004D21D6">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="727A86A3" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="39FF7429" w14:textId="383D33C1" w:rsidR="00F8331A" w:rsidRPr="00DE3FDB" w:rsidRDefault="00F8331A" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7615" w:type="dxa"/>
+            <w:tcW w:w="7646" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="18182CC7" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6CD7DF7D" w14:textId="30A5A729" w:rsidR="00F8331A" w:rsidRPr="00DE3FDB" w:rsidRDefault="00F8331A">
       <w:pPr>
@@ -7043,4618 +6891,4702 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="685DAC18" w14:textId="77777777" w:rsidR="004D21D6" w:rsidRPr="00DE3FDB" w:rsidRDefault="004D21D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1758"/>
         <w:gridCol w:w="339"/>
         <w:gridCol w:w="1088"/>
         <w:gridCol w:w="1702"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="644"/>
-        <w:gridCol w:w="971"/>
-        <w:gridCol w:w="1694"/>
+        <w:gridCol w:w="1137"/>
+        <w:gridCol w:w="1528"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F8331A" w:rsidRPr="00DE3FDB" w14:paraId="22889564" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9745" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="762C74C5" w14:textId="4EE0CB0B" w:rsidR="00F8331A" w:rsidRPr="00DE3FDB" w:rsidRDefault="00F8331A" w:rsidP="00F8331A">
+          <w:p w14:paraId="762C74C5" w14:textId="4EE0CB0B" w:rsidR="00F8331A" w:rsidRPr="00AE3986" w:rsidRDefault="00F8331A" w:rsidP="00F8331A">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>APPLICATION FORM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="10CB9C69" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="618C0BD5" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="618C0BD5" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Responsibilities / Job Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54AEC484" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="54AEC484" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FB5E97F" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="4FB5E97F" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="6DBF9233" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3C1181" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="6E3C1181" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="117865E5" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="117865E5" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52E9C88C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="52E9C88C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="594CFEA0" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6958AB95" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="6958AB95" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09BB531E" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="09BB531E" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72704D28" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="72704D28" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="5A76A913" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79D12D24" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="79D12D24" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Reporting to:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68BDC94B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="68BDC94B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53E02EF7" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="53E02EF7" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="46B1E7B9" w14:textId="77777777" w:rsidTr="00274C18">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="46B1E7B9" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15411499" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="15411499" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Reason for leaving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="69AC17A5" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBFEB20" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69AC17A5" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="0A13F9E0" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A13F9E0" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Salary on leaving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3309" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B65AD30" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="3B65AD30" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="67498A48" w14:textId="77777777" w:rsidTr="00274C18">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32138384" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="32138384" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaps </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31A93A97" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="31A93A97" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44399250" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="44399250" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Please confirm if there were any gaps in your employment before starting your next position:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FAEF0A2" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="6FAEF0A2" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2552746F" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="2552746F" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="1750B137" w14:textId="77777777" w:rsidTr="00274C18">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4AE2B2" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
+          <w:p w14:paraId="0B4AE2B2" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="52E787C7" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
+          <w:p w14:paraId="52E787C7" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="5E4C9F3E" w14:textId="77777777" w:rsidTr="00274C18">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0DAB4F3E" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
+          <w:p w14:paraId="0DAB4F3E" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="000BC336" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
+          <w:p w14:paraId="000BC336" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="4EBABBAE" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C86094F" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="3C86094F" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Dates of Employment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1FDF82" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>From                        To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ACE66D3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="4ACE66D3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3309" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4B9C5E" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="6B4B9C5E" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="2BF2B08F" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CBEF406" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="6CBEF406" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Job Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74A48702" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="74A48702" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="66DC493E" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="66DC493E" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="768045E1" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3185" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="186C1A0B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="186C1A0B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="062FE567" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="062FE567" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="7EC3078A" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3205C20C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="3205C20C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Company Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F22333" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="21F22333" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="613D1106" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="613D1106" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="3FBAF469" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="3FBAF469" w14:textId="77777777" w:rsidTr="006005AE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B053CB6" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="1B053CB6" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4983" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32F6C418" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="32F6C418" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FCDAC7A" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="3FCDAC7A" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="505EA367" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="505EA367" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Post Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59AF9383" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="59AF9383" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="75EEC869" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="023F4899" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="023F4899" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50D0D100" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="50D0D100" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="44E7D201" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="648B6C10" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="648B6C10" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Responsibilities / Job Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53BD8ED5" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="53BD8ED5" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A1D663C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="2A1D663C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="344EF319" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C7051C6" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="0C7051C6" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFDD180" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="4BFDD180" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="635AFAA8" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="635AFAA8" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="113B88E8" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53D0C76B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="53D0C76B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7F3CB3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="0B7F3CB3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B4856ED" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="2B4856ED" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="10267E10" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33FFF8B6" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="33FFF8B6" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Reporting to:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DF51C14" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="7DF51C14" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4333C9" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="3F4333C9" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="10D79DED" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="10D79DED" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="65"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FBEEFB3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="2FBEEFB3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Reason for leaving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4AFE6F3B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AFE6F3B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1DFE1608" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFE1608" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Salary on leaving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3309" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37A00474" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="37A00474" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E6822" w:rsidRPr="00DE3FDB" w14:paraId="22BD429C" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD24106" w14:textId="77777777" w:rsidR="001E6822" w:rsidRPr="00DE3FDB" w:rsidRDefault="001E6822" w:rsidP="001B18C4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="3AD24106" w14:textId="77777777" w:rsidR="001E6822" w:rsidRPr="00AE3986" w:rsidRDefault="001E6822" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaps </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F15584D" w14:textId="77777777" w:rsidR="001E6822" w:rsidRPr="00DE3FDB" w:rsidRDefault="001E6822" w:rsidP="001B18C4">
+          <w:p w14:paraId="2F15584D" w14:textId="77777777" w:rsidR="001E6822" w:rsidRPr="00AE3986" w:rsidRDefault="001E6822" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60E942A2" w14:textId="77777777" w:rsidR="001E6822" w:rsidRPr="00DE3FDB" w:rsidRDefault="001E6822" w:rsidP="001B18C4">
+          <w:p w14:paraId="60E942A2" w14:textId="77777777" w:rsidR="001E6822" w:rsidRPr="00AE3986" w:rsidRDefault="001E6822" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Please confirm if there were any gaps in your employment before starting your next position:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FAE37AF" w14:textId="77777777" w:rsidR="001E6822" w:rsidRPr="00DE3FDB" w:rsidRDefault="001E6822" w:rsidP="001B18C4">
+          <w:p w14:paraId="6FAE37AF" w14:textId="77777777" w:rsidR="001E6822" w:rsidRPr="00AE3986" w:rsidRDefault="001E6822" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="099B37ED" w14:textId="77777777" w:rsidR="001E6822" w:rsidRPr="00DE3FDB" w:rsidRDefault="001E6822" w:rsidP="001B18C4">
+          <w:p w14:paraId="099B37ED" w14:textId="77777777" w:rsidR="001E6822" w:rsidRPr="00AE3986" w:rsidRDefault="001E6822" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="49D53C31" w14:textId="77777777" w:rsidTr="00274C18">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="184"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9745" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="2976B39C" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00F8331A">
+          <w:p w14:paraId="2976B39C" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="00F8331A">
             <w:pPr>
               <w:pStyle w:val="Heading9"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="1B549CC4" w14:textId="77777777" w:rsidTr="00274C18">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1472F972" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
+          <w:p w14:paraId="1472F972" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="19D8557F" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="0030267C">
+          <w:p w14:paraId="19D8557F" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00AE3986" w:rsidRDefault="00130D75" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="2E36C43E" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="180EC473" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="180EC473" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Dates of Employment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="099340EE" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>From                        To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="712E9312" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="712E9312" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3309" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22CD049D" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="22CD049D" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="374375A8" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="061343C3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="061343C3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Job Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1B3D06" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="2C1B3D06" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C00D6F6" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="2C00D6F6" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="4888CEDA" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3185" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32058327" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="32058327" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18852FD5" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="18852FD5" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="0D82334C" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43745E2E" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="43745E2E" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Company Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="624DF482" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="624DF482" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63AA0B59" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="63AA0B59" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="47346BC7" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="47346BC7" w14:textId="77777777" w:rsidTr="006005AE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56F6958B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="56F6958B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4983" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD3D268" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="4CD3D268" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="753BC29C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="753BC29C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="10A5CAEB" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
+          <w:p w14:paraId="10A5CAEB" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Post Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="436650BE" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
+          <w:p w14:paraId="436650BE" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="08101A0D" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:trHeight w:val="113"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41179A91" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="41179A91" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41918E62" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="41918E62" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="138ABE42" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC40D08" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE3FDB">
+          <w:p w14:paraId="6CC40D08" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Responsibilities / Job Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3834E178" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="3834E178" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5FBA9248" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="5FBA9248" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="264483F5" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB1A53F" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="4CB1A53F" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="561D2F5D" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="561D2F5D" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38AED595" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="38AED595" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="407723ED" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="407723ED" w14:textId="77777777" w:rsidTr="00AE3986">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2D8704C7" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8704C7" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2FCF17AB" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FCF17AB" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36CBB8A3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+          <w:p w14:paraId="36CBB8A3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3986" w:rsidRPr="00DE3FDB" w14:paraId="61D423E6" w14:textId="77777777" w:rsidTr="00AE3986">
+        <w:trPr>
+          <w:trHeight w:val="469"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CD1300" w14:textId="77777777" w:rsidR="00AE3986" w:rsidRPr="00AE3986" w:rsidRDefault="00AE3986" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7648" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5EB1B5" w14:textId="77777777" w:rsidR="00AE3986" w:rsidRPr="00AE3986" w:rsidRDefault="00AE3986" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3986" w:rsidRPr="00DE3FDB" w14:paraId="66D1FB58" w14:textId="77777777" w:rsidTr="00AE3986">
+        <w:trPr>
+          <w:trHeight w:val="469"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2795801C" w14:textId="77777777" w:rsidR="00AE3986" w:rsidRPr="00AE3986" w:rsidRDefault="00AE3986" w:rsidP="001B18C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7648" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D606A12" w14:textId="77777777" w:rsidR="00AE3986" w:rsidRPr="00AE3986" w:rsidRDefault="00AE3986" w:rsidP="001B18C4">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16AE2884" w14:textId="56FC3C5E" w:rsidR="00DE3FDB" w:rsidRDefault="00DE3FDB"/>
-    <w:p w14:paraId="25A4CB5A" w14:textId="3E1A0713" w:rsidR="00DE3FDB" w:rsidRDefault="00DE3FDB"/>
     <w:p w14:paraId="078E3368" w14:textId="77777777" w:rsidR="00DE3FDB" w:rsidRDefault="00DE3FDB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpY="255"/>
         <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="107" w:type="dxa"/>
+          <w:right w:w="107" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="1471"/>
         <w:gridCol w:w="339"/>
         <w:gridCol w:w="1088"/>
         <w:gridCol w:w="1702"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="644"/>
-        <w:gridCol w:w="971"/>
-        <w:gridCol w:w="1694"/>
+        <w:gridCol w:w="1137"/>
+        <w:gridCol w:w="1528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="16A9FA1D" w14:textId="77777777" w:rsidTr="00DE3FDB">
-[...3 lines deleted...]
-            <w:gridSpan w:val="3"/>
+      <w:tr w:rsidR="00F8331A" w:rsidRPr="00AE3986" w14:paraId="1854247F" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:trPr>
+          <w:trHeight w:val="97"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9745" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...47 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="60758AA1" w14:textId="2AAC62EE" w:rsidR="00F8331A" w:rsidRPr="00AE3986" w:rsidRDefault="00F8331A" w:rsidP="00AE3986">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>APPLICATION FORM</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="3A45F38F" w14:textId="77777777" w:rsidTr="00DE3FDB">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="7A28980B" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="11ECF9E3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="289D7517" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Reason for leaving</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA1B96A" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4652EAFA" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Salary on leaving</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3309" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="760D5FFE" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="01022C63" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="025DD91B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaps </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="655EA511" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AEF6939" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Please confirm if there were any gaps in your employment before starting your next position:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DA49DB4" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F42CEBE" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="304E74E9" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6D91E1" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7987" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45823C41" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="6E78CC1C" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE7ECAE" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7987" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="19"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="786FA779" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8331A" w:rsidRPr="00DE3FDB" w14:paraId="1854247F" w14:textId="77777777" w:rsidTr="00DE3FDB">
-[...61 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="490F7ED8" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-              <w:t>Reason for leaving</w:t>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3B3174" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Dates of Employment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E4FC8B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>From                        To</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4652EAFA" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B92C53" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>Salary on leaving</w:t>
+              <w:t>Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3309" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="760D5FFE" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E63F1A" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="01022C63" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="16D53DD7" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="025DD91B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
-[...26 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7281F95C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Job Title</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7AEF6939" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4836E7" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
-[...9 lines deleted...]
-          <w:p w14:paraId="4DA49DB4" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          </w:p>
+          <w:p w14:paraId="106F3F1F" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F42CEBE" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
-[...9 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="304E74E9" w14:textId="77777777" w:rsidTr="00DE3FDB">
-[...41 lines deleted...]
-                <w:lang w:val="en-GB"/>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="03119236" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="107"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9745" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB20FB7" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="6E78CC1C" w14:textId="77777777" w:rsidTr="00DE3FDB">
-[...47 lines deleted...]
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="490F7ED8" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="4617EA53" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:left w:w="107" w:type="dxa"/>
-            <w:right w:w="107" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5422D3F8" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Company Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7648" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="572AAD55" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B48775D" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="1BE06F8D" w14:textId="77777777" w:rsidTr="006005AE">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E854D31" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4983" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AEF1EDF" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42805B8E" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51452AE1" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Post Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="658AE0D6" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="13807ED7" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2426BA" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7648" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EE7161" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="3F8D96B8" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="438EC776" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Responsibilities / Job Role</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7648" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5786CD09" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6974C3EF" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="32D2F72D" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35DBE417" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7648" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCA18A0" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="171F9CE7" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="3382FD87" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62614818" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4917BD40" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7648" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC415BF" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="5787D7B9" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43450646" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A0E8A4A" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7648" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADC1113" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="22CD6669" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="116BBB89" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D063CC0" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7648" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2355849E" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="1D81307D" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3B3174" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
-[...15 lines deleted...]
-              <w:t>Dates of Employment</w:t>
+          <w:p w14:paraId="3CDE88C9" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Reason for leaving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40325B2A" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23B92C53" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="66E0336C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>Company</w:t>
+              <w:t>Salary on leaving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3309" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11E63F1A" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="422195EB" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="16D53DD7" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="388640BC" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7281F95C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="002DF645" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaps </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E4D53C9" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="7F4836E7" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="779431FD" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="106F3F1F" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Please confirm if there were any gaps in your employment before starting your next position:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B4EBBC3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="6685DD43" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w14:paraId="03119236" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="05CFD26D" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:left w:w="107" w:type="dxa"/>
-            <w:right w:w="107" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="116E4DA2" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7987" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA4F174" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="52B0BA0D" w14:textId="77777777" w:rsidTr="00274C18">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C84690" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7987" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E47C72B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="5CECA8F3" w14:textId="77777777" w:rsidTr="00274C18">
+        <w:trPr>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9745" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD0DBB7" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Additional information</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3689BB8C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please give any further information, not previously covered, in support of your application.  This may include skills, knowledge, interests, personal attributes, or ambitions. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Continue on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AE3986">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a separate sheet if necessary.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="36CE0DB6" w14:textId="77777777" w:rsidTr="00274C18">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E1A49DD" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7987" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5190B073" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="6164528A" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F0C21B" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4453481F" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9458" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A029D96" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="17788EF6" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BF6A2C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A59055C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9458" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="342F5910" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="6634EBFE" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0711262C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9458" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37F21F4E" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EA7CB73" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="19C7F0D2" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="174E5AB9" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9458" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33FB30D1" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="468C91F3" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="06CFDCB8" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="266E5E17" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9458" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="731C5BDD" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21FD2061" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="344AA850" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8A1850" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9458" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BD39665" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F3D78A8" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="4DB5BC40" w14:textId="77777777" w:rsidTr="00DE3FDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F27D264" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25BF0B30" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9458" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D1D0781" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+            <w:pPr>
+              <w:pStyle w:val="80RefLetterForm"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w14:paraId="434D2303" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9745" w:type="dxa"/>
-[...1399 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="3185" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="5003BBAA" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="5003BBAA" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3A434F7C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
+          <w:p w14:paraId="3A434F7C" w14:textId="77777777" w:rsidR="006D7EB7" w:rsidRPr="00AE3986" w:rsidRDefault="006D7EB7" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0144F133" w14:textId="77777777" w:rsidR="0087245B" w:rsidRPr="00DE3FDB" w:rsidRDefault="0087245B" w:rsidP="0030267C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CE5F377" w14:textId="77777777" w:rsidR="0087245B" w:rsidRPr="00DE3FDB" w:rsidRDefault="0087245B" w:rsidP="0030267C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpY="225"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="threeDEmboss" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="threeDEmboss" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="threeDEmboss" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="threeDEmboss" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1666"/>
         <w:gridCol w:w="1463"/>
         <w:gridCol w:w="1422"/>
         <w:gridCol w:w="217"/>
         <w:gridCol w:w="1571"/>
         <w:gridCol w:w="414"/>
         <w:gridCol w:w="829"/>
         <w:gridCol w:w="669"/>
         <w:gridCol w:w="822"/>
@@ -11883,72 +11815,71 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76A2CC0D" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading7"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="52DEEDC0" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="52DEEDC0" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3129" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31BC0EA3" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>If yes, please give details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13689,51 +13620,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3406" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D033BBB" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="1F482BD0" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="1F482BD0" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D54C44B" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
@@ -13794,68 +13725,68 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Tel No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3406" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6905D1A2" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A3C34" w:rsidRPr="00DE3FDB" w14:paraId="241D8A5D" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="000A3C34" w:rsidRPr="00DE3FDB" w14:paraId="241D8A5D" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="653DBACD" w14:textId="444927C1" w:rsidR="000A3C34" w:rsidRPr="00DE3FDB" w:rsidRDefault="000A3C34" w:rsidP="00DE3FDB">
@@ -13884,198 +13815,197 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C343F5D" w14:textId="77777777" w:rsidR="000A3C34" w:rsidRPr="00DE3FDB" w:rsidRDefault="000A3C34" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B6F940C" w14:textId="568582AB" w:rsidR="000A3C34" w:rsidRPr="00DE3FDB" w:rsidRDefault="000A3C34" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading7"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3406" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="128F7238" w14:textId="77777777" w:rsidR="000A3C34" w:rsidRPr="00DE3FDB" w:rsidRDefault="000A3C34" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA7993" w:rsidRPr="00DE3FDB" w14:paraId="0000B993" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00CA7993" w:rsidRPr="00DE3FDB" w14:paraId="0000B993" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4768" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="2EC59CFC" w14:textId="77777777" w:rsidR="00CA7993" w:rsidRPr="00DE3FDB" w:rsidRDefault="00CA7993" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>I give / do not give permission to take up my references prior to an offer of employment</w:t>
             </w:r>
             <w:r w:rsidR="008F4C91" w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (d</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>elete as appropriate).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4977" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="6E2441E4" w14:textId="77777777" w:rsidR="00CA7993" w:rsidRPr="00DE3FDB" w:rsidRDefault="00CA7993" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>I give / do not give permission to take up my references prior to an offer of employment being made (delete as appropriate).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF4A8A" w:rsidRPr="00DE3FDB" w14:paraId="1113CE32" w14:textId="77777777" w:rsidTr="00DE3FDB">
+      <w:tr w:rsidR="00BF4A8A" w:rsidRPr="00DE3FDB" w14:paraId="1113CE32" w14:textId="77777777" w:rsidTr="006005AE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3129" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
@@ -14154,51 +14084,69 @@
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Evidence of qualifications.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29305E17" w14:textId="77777777" w:rsidR="006A1567" w:rsidRPr="00DE3FDB" w:rsidRDefault="006A1567" w:rsidP="00DE3FDB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Offers of appointment are made on the basis of information provided in your written application (including your CV) and at interview. If offered an appointment you will be asked to provide evidence of any qualifications that may be relevant and detailed in your application. </w:t>
+              <w:t xml:space="preserve">Offers of appointment are made </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DE3FDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>on the basis of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE3FDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> information provided in your written application (including your CV) and at interview. If offered an appointment you will be asked to provide evidence of any qualifications that may be relevant and detailed in your application. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0087245B" w:rsidRPr="00DE3FDB" w14:paraId="2A8B80D8" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3129" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
@@ -14741,51 +14689,73 @@
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7374AF2C" w14:textId="77777777" w:rsidR="00F8331A" w:rsidRPr="00DE3FDB" w:rsidRDefault="00F8331A" w:rsidP="00F8331A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please confirm your consent here by ticking the box [   ] </w:t>
+              <w:t xml:space="preserve">Please confirm your consent here by ticking the box [ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DE3FDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ]</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE3FDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23F2A63D" w14:textId="77777777" w:rsidR="00F8331A" w:rsidRPr="00DE3FDB" w:rsidRDefault="00F8331A" w:rsidP="0030267C">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w14:paraId="314629D8" w14:textId="77777777" w:rsidTr="00DE3FDB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
@@ -15112,755 +15082,718 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="04D489F0" w14:textId="6E016C0F" w:rsidR="006D7EB7" w:rsidRPr="00DE3FDB" w:rsidRDefault="006D7EB7" w:rsidP="0030267C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68BC682B" w14:textId="77777777" w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidRDefault="00130D75">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00130D75" w:rsidRPr="00DE3FDB" w:rsidSect="00F8331A">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1077" w:bottom="1361" w:left="1077" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="286"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D6A0ABD" w14:textId="77777777" w:rsidR="005C3D76" w:rsidRDefault="005C3D76">
+    <w:p w14:paraId="7A7686D8" w14:textId="77777777" w:rsidR="00182960" w:rsidRDefault="00182960">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54BB401D" w14:textId="77777777" w:rsidR="005C3D76" w:rsidRDefault="005C3D76">
+    <w:p w14:paraId="55377AD3" w14:textId="77777777" w:rsidR="00182960" w:rsidRDefault="00182960">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3395"/>
       <w:gridCol w:w="3108"/>
       <w:gridCol w:w="3252"/>
     </w:tblGrid>
     <w:tr w:rsidR="0030267C" w:rsidRPr="004D21D6" w14:paraId="7610EB8D" w14:textId="77777777" w:rsidTr="004D21D6">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="228"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3355" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3A8761ED" w14:textId="77777777" w:rsidR="0030267C" w:rsidRPr="004D21D6" w:rsidRDefault="0030267C" w:rsidP="0030267C">
+        <w:p w14:paraId="081E20FB" w14:textId="388EFA6C" w:rsidR="00D52F46" w:rsidRPr="00D52F46" w:rsidRDefault="00D52F46" w:rsidP="00D52F46">
           <w:pPr>
             <w:keepNext/>
             <w:keepLines/>
             <w:spacing w:before="40"/>
-            <w:ind w:left="-288"/>
             <w:outlineLvl w:val="7"/>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D52F46">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Version: </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>1.1</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3A8761ED" w14:textId="5E95E029" w:rsidR="0030267C" w:rsidRPr="00D52F46" w:rsidRDefault="00D52F46" w:rsidP="00D52F46">
+          <w:pPr>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="40"/>
+            <w:outlineLvl w:val="7"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="272727"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00D52F46">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Date reviewed: </w:t>
+          </w:r>
+          <w:r w:rsidR="00AE3986">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>24</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>/09/2026</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3071" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="76C493F7" w14:textId="77777777" w:rsidR="0030267C" w:rsidRPr="00DE3FDB" w:rsidRDefault="0030267C" w:rsidP="0030267C">
+        <w:p w14:paraId="76C493F7" w14:textId="433252F5" w:rsidR="0030267C" w:rsidRPr="00D52F46" w:rsidRDefault="0030267C" w:rsidP="0030267C">
           <w:pPr>
             <w:keepNext/>
             <w:keepLines/>
             <w:spacing w:before="40"/>
             <w:jc w:val="center"/>
             <w:outlineLvl w:val="7"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="272727"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00DE3FDB">
-[...144 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3213" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6E6D66E2" w14:textId="550AA5B3" w:rsidR="0030267C" w:rsidRPr="00DE3FDB" w:rsidRDefault="0030267C" w:rsidP="0030267C">
+        <w:p w14:paraId="6E6D66E2" w14:textId="550AA5B3" w:rsidR="0030267C" w:rsidRPr="00AE3986" w:rsidRDefault="0030267C" w:rsidP="0030267C">
           <w:pPr>
             <w:keepNext/>
             <w:keepLines/>
             <w:spacing w:before="40"/>
             <w:ind w:right="72"/>
             <w:jc w:val="right"/>
             <w:outlineLvl w:val="7"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
-              <w:i/>
-              <w:iCs/>
               <w:color w:val="272727"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk48576793"/>
-          <w:r w:rsidRPr="00DE3FDB">
+          <w:r w:rsidRPr="00AE3986">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              <w:i/>
-              <w:iCs/>
               <w:color w:val="272727"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>© YourHR.guide</w:t>
           </w:r>
           <w:bookmarkEnd w:id="0"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="06A65509" w14:textId="77777777" w:rsidR="005B57CE" w:rsidRDefault="005B57CE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EF52B5D" w14:textId="77777777" w:rsidR="005C3D76" w:rsidRDefault="005C3D76">
+    <w:p w14:paraId="11890833" w14:textId="77777777" w:rsidR="00182960" w:rsidRDefault="00182960">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5066E5A5" w14:textId="77777777" w:rsidR="005C3D76" w:rsidRDefault="005C3D76">
+    <w:p w14:paraId="5D4B202E" w14:textId="77777777" w:rsidR="00182960" w:rsidRDefault="00182960">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="07D5BF29" w14:textId="77777777" w:rsidR="000F2FCD" w:rsidRDefault="000F2FCD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6976638B" w14:textId="2CB1CFA1" w:rsidR="000F2FCD" w:rsidRPr="00AE3986" w:rsidRDefault="00612FAB" w:rsidP="00FD380B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8306"/>
+        <w:tab w:val="left" w:pos="528"/>
+        <w:tab w:val="left" w:pos="1272"/>
+        <w:tab w:val="right" w:pos="9755"/>
+      </w:tabs>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00A73782">
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:drawing>
-[...60 lines deleted...]
-      </w:drawing>
+      <w:t>SAMPLE FORM</w:t>
+    </w:r>
+    <w:r w:rsidR="00AE3986">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AE3986">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AE3986" w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>[Insert Your Logo]</w:t>
+    </w:r>
+    <w:r w:rsidR="00AE3986" w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve">     </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1356653C" w14:textId="77777777" w:rsidR="00C7120B" w:rsidRDefault="00C7120B" w:rsidP="00C7120B">
-[...32 lines deleted...]
-  <w:p w14:paraId="3591A8E2" w14:textId="4AE020C8" w:rsidR="0030267C" w:rsidRPr="000F2FCD" w:rsidRDefault="0030267C" w:rsidP="00C7120B">
+  <w:p w14:paraId="5D813AA6" w14:textId="0A399313" w:rsidR="00A73782" w:rsidRPr="00A73782" w:rsidRDefault="00A73782" w:rsidP="000F2FCD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Instructions: </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>a</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>men</w:t>
+    </w:r>
+    <w:r w:rsidR="006051DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> form as required and</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> add your</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> logo</w:t>
+    </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="6D8B1119" w14:textId="77777777" w:rsidR="000F2FCD" w:rsidRDefault="000F2FCD">
+  <w:p w14:paraId="3009F306" w14:textId="11E7FF5B" w:rsidR="003C072F" w:rsidRPr="00140E4B" w:rsidRDefault="003C072F" w:rsidP="003C072F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="528"/>
+        <w:tab w:val="left" w:pos="1272"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                             </w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00391F5A"/>
     <w:rsid w:val="00002F46"/>
     <w:rsid w:val="000139EF"/>
     <w:rsid w:val="00031AAB"/>
     <w:rsid w:val="00035007"/>
     <w:rsid w:val="00042AF1"/>
     <w:rsid w:val="00046C01"/>
     <w:rsid w:val="000567F4"/>
     <w:rsid w:val="000A3C34"/>
     <w:rsid w:val="000B3DFA"/>
     <w:rsid w:val="000C2E32"/>
+    <w:rsid w:val="000F0E69"/>
     <w:rsid w:val="000F2FCD"/>
     <w:rsid w:val="00113B00"/>
     <w:rsid w:val="00124DF5"/>
     <w:rsid w:val="00130D75"/>
     <w:rsid w:val="0017498E"/>
+    <w:rsid w:val="00182960"/>
     <w:rsid w:val="00197BE6"/>
+    <w:rsid w:val="001A77A6"/>
     <w:rsid w:val="001B18C4"/>
     <w:rsid w:val="001B727B"/>
     <w:rsid w:val="001D0A70"/>
     <w:rsid w:val="001D638D"/>
     <w:rsid w:val="001E523A"/>
     <w:rsid w:val="001E6822"/>
     <w:rsid w:val="001E798F"/>
     <w:rsid w:val="0027253B"/>
     <w:rsid w:val="00274C18"/>
+    <w:rsid w:val="002A4B48"/>
     <w:rsid w:val="002D7A01"/>
     <w:rsid w:val="002E050C"/>
     <w:rsid w:val="0030267C"/>
     <w:rsid w:val="0033651F"/>
     <w:rsid w:val="00346C00"/>
     <w:rsid w:val="00350179"/>
     <w:rsid w:val="00354CCE"/>
     <w:rsid w:val="00385369"/>
     <w:rsid w:val="00386F56"/>
     <w:rsid w:val="00391F5A"/>
     <w:rsid w:val="003A1975"/>
     <w:rsid w:val="003B2419"/>
+    <w:rsid w:val="003C072F"/>
     <w:rsid w:val="003C2DA6"/>
     <w:rsid w:val="003D001A"/>
     <w:rsid w:val="004053C0"/>
     <w:rsid w:val="00405BB6"/>
     <w:rsid w:val="00407ED9"/>
+    <w:rsid w:val="00412FE8"/>
     <w:rsid w:val="00423D46"/>
     <w:rsid w:val="00454F66"/>
     <w:rsid w:val="004904A5"/>
     <w:rsid w:val="0049290D"/>
     <w:rsid w:val="004B700A"/>
     <w:rsid w:val="004C4197"/>
     <w:rsid w:val="004D21D6"/>
     <w:rsid w:val="004D7C3D"/>
     <w:rsid w:val="00510EB6"/>
     <w:rsid w:val="00520368"/>
+    <w:rsid w:val="00572192"/>
     <w:rsid w:val="00573243"/>
     <w:rsid w:val="00583EC0"/>
     <w:rsid w:val="005906E7"/>
     <w:rsid w:val="005A1774"/>
     <w:rsid w:val="005B57CE"/>
     <w:rsid w:val="005C3D76"/>
+    <w:rsid w:val="006005AE"/>
+    <w:rsid w:val="006051DF"/>
+    <w:rsid w:val="00612CB2"/>
+    <w:rsid w:val="00612FAB"/>
     <w:rsid w:val="00643B46"/>
     <w:rsid w:val="006509E2"/>
     <w:rsid w:val="00653C88"/>
     <w:rsid w:val="00667D6C"/>
     <w:rsid w:val="00681ED4"/>
     <w:rsid w:val="0068537D"/>
     <w:rsid w:val="00685F3C"/>
     <w:rsid w:val="006A1567"/>
     <w:rsid w:val="006D18B5"/>
     <w:rsid w:val="006D7EB7"/>
     <w:rsid w:val="006E0178"/>
     <w:rsid w:val="0071164C"/>
     <w:rsid w:val="007268FA"/>
+    <w:rsid w:val="00777906"/>
+    <w:rsid w:val="007850E3"/>
+    <w:rsid w:val="007C01D0"/>
     <w:rsid w:val="007C7A4E"/>
     <w:rsid w:val="007D5F75"/>
     <w:rsid w:val="0080184A"/>
+    <w:rsid w:val="00847195"/>
+    <w:rsid w:val="00866D41"/>
     <w:rsid w:val="0087245B"/>
     <w:rsid w:val="00876585"/>
     <w:rsid w:val="00896CCE"/>
     <w:rsid w:val="008A463B"/>
     <w:rsid w:val="008F4C91"/>
     <w:rsid w:val="009100BA"/>
     <w:rsid w:val="00930825"/>
     <w:rsid w:val="00937C1E"/>
     <w:rsid w:val="00941585"/>
     <w:rsid w:val="0095342E"/>
     <w:rsid w:val="00955FC6"/>
     <w:rsid w:val="00956430"/>
     <w:rsid w:val="009B1777"/>
     <w:rsid w:val="009C278A"/>
     <w:rsid w:val="009C67AC"/>
     <w:rsid w:val="009D345A"/>
     <w:rsid w:val="009E7343"/>
+    <w:rsid w:val="009F03DE"/>
     <w:rsid w:val="00A33B65"/>
     <w:rsid w:val="00A5130A"/>
     <w:rsid w:val="00A727D7"/>
+    <w:rsid w:val="00A73782"/>
     <w:rsid w:val="00AE054C"/>
+    <w:rsid w:val="00AE3986"/>
     <w:rsid w:val="00B1322A"/>
     <w:rsid w:val="00B200D4"/>
     <w:rsid w:val="00B238B0"/>
     <w:rsid w:val="00B44A4A"/>
     <w:rsid w:val="00B93DFE"/>
     <w:rsid w:val="00BA6B77"/>
     <w:rsid w:val="00BF4A8A"/>
     <w:rsid w:val="00C37D8A"/>
     <w:rsid w:val="00C7120B"/>
     <w:rsid w:val="00C87D4C"/>
+    <w:rsid w:val="00C95A16"/>
     <w:rsid w:val="00CA7993"/>
     <w:rsid w:val="00CB5C17"/>
     <w:rsid w:val="00CE612F"/>
     <w:rsid w:val="00CF7029"/>
     <w:rsid w:val="00D50E36"/>
+    <w:rsid w:val="00D52F46"/>
     <w:rsid w:val="00D64740"/>
     <w:rsid w:val="00D761DE"/>
     <w:rsid w:val="00D938AA"/>
     <w:rsid w:val="00D95DDB"/>
     <w:rsid w:val="00DB1974"/>
     <w:rsid w:val="00DE3FDB"/>
     <w:rsid w:val="00EF73E0"/>
     <w:rsid w:val="00F433AC"/>
     <w:rsid w:val="00F71888"/>
     <w:rsid w:val="00F8331A"/>
     <w:rsid w:val="00F9091A"/>
     <w:rsid w:val="00F95AAD"/>
     <w:rsid w:val="00FB171D"/>
     <w:rsid w:val="00FB559F"/>
+    <w:rsid w:val="00FD380B"/>
     <w:rsid w:val="00FE7672"/>
     <w:rsid w:val="00FF68A7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D093CD9"/>
   <w15:docId w15:val="{E0BC7DE9-2DBE-4853-87FA-071EDD34AE2C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16455,61 +16388,57 @@
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="006E0178"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000F2FCD"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16751,72 +16680,360 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7a573f1c-3403-4ebb-af60-d85e72d41068" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100585DBC558DFD8443A4037425F14A9201" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="85e978db61ee07c9fbb5d75d2cb1c682">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd" xmlns:ns3="7a573f1c-3403-4ebb-af60-d85e72d41068" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ae8a6ef60a27d730f35692124984bc92" ns2:_="" ns3:_="">
+    <xsd:import namespace="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd"/>
+    <xsd:import namespace="7a573f1c-3403-4ebb-af60-d85e72d41068"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="06817334-46b9-4059-9628-fc437dd5e51f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7a573f1c-3403-4ebb-af60-d85e72d41068" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{749e6707-a828-44a7-b8a7-c5eb9e2a7f2c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7a573f1c-3403-4ebb-af60-d85e72d41068">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7525B45F-57B2-4FBE-A4AE-6857614ACB38}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7a573f1c-3403-4ebb-af60-d85e72d41068"/>
+    <ds:schemaRef ds:uri="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E2870A2-22ED-46D2-BF8B-F3AE54B38119}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{090F3F31-02C9-44D2-A294-AAD29D9B9540}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd"/>
+    <ds:schemaRef ds:uri="7a573f1c-3403-4ebb-af60-d85e72d41068"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>5958</Characters>
+  <Pages>6</Pages>
+  <Words>1188</Words>
+  <Characters>5750</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>261</Lines>
+  <Paragraphs>79</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Form Application</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Practical HR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6938</CharactersWithSpaces>
+  <CharactersWithSpaces>6859</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Form Application</dc:title>
   <dc:creator>Paula</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100585DBC558DFD8443A4037425F14A9201</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>