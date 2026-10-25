--- v0 (2026-06-07)
+++ v1 (2026-10-25)
@@ -1,1320 +1,1280 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7824CDB2" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="004267C9">
+    <w:p w14:paraId="7824CDB2" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="004267C9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Reference Letter and Form </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F425DE" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="36F425DE" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F5D8765" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="36EFDB25" w14:textId="77A9E108" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="00B3319D" w:rsidP="00B3319D">
       <w:pPr>
-        <w:pStyle w:val="Heading5"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1002"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="52200E0C" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
-[...29 lines deleted...]
-    <w:p w14:paraId="2AB6E2E6" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="2AB6E2E6" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CONFIDENTIAL </w:t>
       </w:r>
-      <w:r w:rsidR="00CA0F0A" w:rsidRPr="00561176">
+      <w:r w:rsidR="00CA0F0A" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CA0F0A" w:rsidRPr="00561176">
+      <w:r w:rsidR="00CA0F0A" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CA0F0A" w:rsidRPr="00561176">
+      <w:r w:rsidR="00CA0F0A" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CA0F0A" w:rsidRPr="00561176">
+      <w:r w:rsidR="00CA0F0A" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CA0F0A" w:rsidRPr="00561176">
+      <w:r w:rsidR="00CA0F0A" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CA0F0A" w:rsidRPr="00561176">
+      <w:r w:rsidR="00CA0F0A" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CA0F0A" w:rsidRPr="00561176">
+      <w:r w:rsidR="00CA0F0A" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452B5DD5" w14:textId="77777777" w:rsidR="00FC7A52" w:rsidRPr="00561176" w:rsidRDefault="00FC7A52" w:rsidP="00FC7A52">
+    <w:p w14:paraId="452B5DD5" w14:textId="77777777" w:rsidR="00FC7A52" w:rsidRPr="00B3319D" w:rsidRDefault="00FC7A52" w:rsidP="00FC7A52">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BBB8AC6" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="2BBB8AC6" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="000B6323" w:rsidRPr="00561176">
+      <w:r w:rsidR="000B6323" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Insert r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>eferee</w:t>
       </w:r>
-      <w:r w:rsidR="000B6323" w:rsidRPr="00561176">
+      <w:r w:rsidR="000B6323" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>’s n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ame]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C791F7" w14:textId="77777777" w:rsidR="00670102" w:rsidRPr="00561176" w:rsidRDefault="00670102">
+    <w:p w14:paraId="54C791F7" w14:textId="77777777" w:rsidR="00670102" w:rsidRPr="00B3319D" w:rsidRDefault="00670102">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[Insert referee’s Company name]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073787E0" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="000B6323">
+    <w:p w14:paraId="073787E0" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="000B6323">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[Insert r</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7A52" w:rsidRPr="00561176">
+      <w:r w:rsidR="00FC7A52" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>eferee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7A52" w:rsidRPr="00561176">
+      <w:r w:rsidR="00FC7A52" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="002A05C8" w:rsidRPr="00561176">
+      <w:r w:rsidR="002A05C8" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ddress]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7864595D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="7864595D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="000B6323" w:rsidRPr="00561176">
+      <w:r w:rsidR="000B6323" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Insert referee’s a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ddress]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC53F71" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="3CC53F71" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="000B6323" w:rsidRPr="00561176">
+      <w:r w:rsidR="000B6323" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Insert r</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7A52" w:rsidRPr="00561176">
+      <w:r w:rsidR="00FC7A52" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>eferee</w:t>
       </w:r>
-      <w:r w:rsidR="000B6323" w:rsidRPr="00561176">
+      <w:r w:rsidR="000B6323" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7A52" w:rsidRPr="00561176">
+      <w:r w:rsidR="00FC7A52" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="000B6323" w:rsidRPr="00561176">
+      <w:r w:rsidR="000B6323" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ddress]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761FB939" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="000B6323" w:rsidP="000B6323">
+    <w:p w14:paraId="761FB939" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="000B6323" w:rsidP="000B6323">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[Date]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A11C47B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="38AE1F85" w14:textId="77777777" w:rsidR="000B6323" w:rsidRPr="00B3319D" w:rsidRDefault="000B6323">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56AB776D" w14:textId="77777777" w:rsidR="000B6323" w:rsidRPr="00561176" w:rsidRDefault="000B6323">
+    <w:p w14:paraId="0AFC0C6F" w14:textId="77777777" w:rsidR="000B6323" w:rsidRPr="00B3319D" w:rsidRDefault="000B6323">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B117B26" w14:textId="77777777" w:rsidR="000B6323" w:rsidRPr="00561176" w:rsidRDefault="000B6323">
+    <w:p w14:paraId="0275AD02" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00B3319D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dear </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6323" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Insert </w:t>
+      </w:r>
+      <w:r w:rsidR="00532AEE" w:rsidRPr="00B3319D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7A52" w:rsidRPr="00B3319D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>eferee</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6323" w:rsidRPr="00B3319D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7A52" w:rsidRPr="00B3319D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7A52" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Dear </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidR="00532AEE" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ame]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777ADF6B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="777ADF6B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FDA06D5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="3FDA06D5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Re: [Applicant’s Name]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A44E6A2" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="2A44E6A2" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="305092BE" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="305092BE" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[Applicant’s Name]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> has applied for the position of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7A52" w:rsidRPr="00561176">
+      <w:r w:rsidR="00FC7A52" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Position]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7A52" w:rsidRPr="00561176">
+      <w:r w:rsidR="00FC7A52" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Company Name]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and has given us your name as a referee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1A5E37" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="1E1A5E37" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="749D19A0" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="749D19A0" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We understand that </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7A52" w:rsidRPr="00561176">
+      <w:r w:rsidR="00FC7A52" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Applicant’s Name]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> was employed by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7A52" w:rsidRPr="00561176">
+      <w:r w:rsidR="00FC7A52" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Referee’s Company Name]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7A52" w:rsidRPr="00561176">
+      <w:r w:rsidR="00FC7A52" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert </w:t>
       </w:r>
-      <w:r w:rsidR="00532AEE" w:rsidRPr="00561176">
+      <w:r w:rsidR="00532AEE" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>osition]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> from </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7A52" w:rsidRPr="00561176">
+      <w:r w:rsidR="00FC7A52" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert </w:t>
       </w:r>
-      <w:r w:rsidR="00532AEE" w:rsidRPr="00561176">
+      <w:r w:rsidR="00532AEE" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="000B6323" w:rsidRPr="00561176">
+      <w:r w:rsidR="000B6323" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tart </w:t>
       </w:r>
-      <w:r w:rsidR="00532AEE" w:rsidRPr="00561176">
+      <w:r w:rsidR="00532AEE" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ate]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7A52" w:rsidRPr="00561176">
+      <w:r w:rsidR="00FC7A52" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert </w:t>
       </w:r>
-      <w:r w:rsidR="00532AEE" w:rsidRPr="00561176">
+      <w:r w:rsidR="00532AEE" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>End D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000B6323" w:rsidRPr="00561176">
+      <w:r w:rsidR="000B6323" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>te]. [Insert other information provided b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>y Applicant].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49ED116D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="49ED116D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26C257A5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="26C257A5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>I would now like to ask you to complete the enclose</w:t>
       </w:r>
-      <w:r w:rsidR="000B6323" w:rsidRPr="00561176">
+      <w:r w:rsidR="000B6323" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>d questionnaire to confirm this</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and provide further information about </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7A52" w:rsidRPr="00561176">
+      <w:r w:rsidR="00FC7A52" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Applicant</w:t>
       </w:r>
-      <w:r w:rsidR="00532AEE" w:rsidRPr="00561176">
+      <w:r w:rsidR="00532AEE" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s Name] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[his/her]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> employment with you. I have enclosed a self-addressed envelope for your response. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A90EA4" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="08A90EA4" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58A357CF" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="58A357CF" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Thank you for your assistance in this matter.  We look forward to hearing from you in the very near future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6C7CD0" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="0D6C7CD0" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15FCFE86" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="15FCFE86" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Yours sincerely</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BD0EAF" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="25BD0EAF" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60E9054C" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="60E9054C" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="667D1783" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="422022E5" w14:textId="77777777" w:rsidR="00B3319D" w:rsidRPr="00B3319D" w:rsidRDefault="00B3319D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67FBF3CC" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="00FC7A52">
+    <w:p w14:paraId="667D1783" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67FBF3CC" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="00FC7A52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[Insert Name</w:t>
       </w:r>
-      <w:r w:rsidR="002A05C8" w:rsidRPr="00561176">
+      <w:r w:rsidR="002A05C8" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C4D8F0" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="47C4D8F0" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7A52" w:rsidRPr="00561176">
+      <w:r w:rsidR="00FC7A52" w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Position]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C34461" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="65C34461" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F232B3C" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="0F232B3C" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:pStyle w:val="80RefLetterForm"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Encs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>Reference Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533E6926" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="533E6926" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561176">
+      <w:r w:rsidRPr="00B3319D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Self-Addressed Envelope </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C54B42B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="1C54B42B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78909588" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="78909588" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002A05C8" w:rsidRPr="00561176">
-          <w:footerReference w:type="default" r:id="rId6"/>
+        <w:sectPr w:rsidR="002A05C8" w:rsidRPr="00B3319D">
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1800" w:bottom="899" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DC58049" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="5DC58049" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10188" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -1330,9608 +1290,9773 @@
         <w:gridCol w:w="98"/>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="244"/>
         <w:gridCol w:w="55"/>
         <w:gridCol w:w="241"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="80"/>
         <w:gridCol w:w="1491"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="819"/>
         <w:gridCol w:w="75"/>
         <w:gridCol w:w="361"/>
         <w:gridCol w:w="277"/>
         <w:gridCol w:w="70"/>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="175"/>
         <w:gridCol w:w="92"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="348"/>
         <w:gridCol w:w="12"/>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="994"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="6B3272BF" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="6B3272BF" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD75059" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="7CD75059" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>REFERENCE REQUEST FORM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="06A34EFE" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="06A34EFE" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0968F284" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="0968F284" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A2C5F70" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="1A2C5F70" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Please complete the following reference request as fully as possible.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="335608FB" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="335608FB" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="7DDF11FB" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="7DDF11FB" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="421A1687" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="421A1687" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="2E51426E" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="2E51426E" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3443" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71C1BB53" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="71C1BB53" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">This </w:t>
             </w:r>
-            <w:r w:rsidR="00532AEE" w:rsidRPr="00561176">
+            <w:r w:rsidR="00532AEE" w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>eference</w:t>
             </w:r>
-            <w:r w:rsidR="00532AEE" w:rsidRPr="00561176">
+            <w:r w:rsidR="00532AEE" w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> is being r</w:t>
             </w:r>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>equested for (Applicant</w:t>
             </w:r>
-            <w:r w:rsidR="00532AEE" w:rsidRPr="00561176">
+            <w:r w:rsidR="00532AEE" w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>s Name):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="303C43C8" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
-[...11 lines deleted...]
-          <w:p w14:paraId="13012766" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="303C43C8" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13012766" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>(Applicant</w:t>
             </w:r>
-            <w:r w:rsidR="00532AEE" w:rsidRPr="00561176">
+            <w:r w:rsidR="00532AEE" w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>s Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000317D3" w:rsidRPr="00561176" w14:paraId="580B5233" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="000317D3" w:rsidRPr="00113CAE" w14:paraId="580B5233" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3443" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E6E4FA6" w14:textId="77777777" w:rsidR="000317D3" w:rsidRPr="00561176" w:rsidRDefault="000317D3" w:rsidP="00532AEE">
+          <w:p w14:paraId="7E6E4FA6" w14:textId="77777777" w:rsidR="000317D3" w:rsidRPr="00113CAE" w:rsidRDefault="000317D3" w:rsidP="00532AEE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="39C1BA0D" w14:textId="77777777" w:rsidR="000317D3" w:rsidRPr="00561176" w:rsidRDefault="000317D3">
+          <w:p w14:paraId="39C1BA0D" w14:textId="77777777" w:rsidR="000317D3" w:rsidRPr="00113CAE" w:rsidRDefault="000317D3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="68FDA260" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="68FDA260" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3443" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="455D4153" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="455D4153" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Who has applied for the position of: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="259FDBFB" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
-[...11 lines deleted...]
-          <w:p w14:paraId="00C6E2F6" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="259FDBFB" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00C6E2F6" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(Positions Applied For)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="0E34764A" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="0E34764A" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="654B20C1" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="654B20C1" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="693FE99D" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="693FE99D" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0DAAB71F" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="0DAAB71F" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Details of Employment with Your Company:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="0B981D58" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="0B981D58" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="53F22591" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="53F22591" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="43818341" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="43818341" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65AA817F" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="65AA817F" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00532AEE" w:rsidRPr="00561176">
+            <w:r w:rsidR="00532AEE" w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5936DEBE" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="5936DEBE" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Company name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="290C17A9" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="290C17A9" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7303" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FF472CE" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
-[...11 lines deleted...]
-          <w:p w14:paraId="6FE51C74" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="4FF472CE" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FE51C74" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="2799F006" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="2799F006" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A952ADB" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="5A952ADB" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="6D508C7F" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="6D508C7F" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5799CF33" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="5799CF33" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42AEBA22" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="42AEBA22" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Dates of employment:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="785" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="442785B0" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="442785B0" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>From:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B409AE3" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
-[...11 lines deleted...]
-          <w:p w14:paraId="3882CA29" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="3B409AE3" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3882CA29" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C925C9E" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="0C925C9E" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>To:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3081" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65F7C514" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="65F7C514" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="4E8EEF1F" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="4E8EEF1F" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="462AC41F" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="462AC41F" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71B2A6F6" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="71B2A6F6" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="6DBC1311" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="6DBC1311" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3246" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="63345C00" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="63345C00" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABA4A55" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="6ABA4A55" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3344" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="07C29306" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="07C29306" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="3EA5D461" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="3EA5D461" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C785CF7" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="5C785CF7" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10934E5E" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="10934E5E" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Position held:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7E322F6E" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="7E322F6E" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7303" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66529382" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
-[...11 lines deleted...]
-          <w:p w14:paraId="08F1C882" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="66529382" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08F1C882" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="6112A353" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="6112A353" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD16D11" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="7AD16D11" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F523197" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="4F523197" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4556FB" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="1F4556FB" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7303" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4226AEF4" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="4226AEF4" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="24D0F7A7" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="24D0F7A7" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23109B71" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="23109B71" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F28144B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="4F28144B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Main duties:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9F5DB5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="4F9F5DB5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7303" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FDAC824" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
-[...11 lines deleted...]
-          <w:p w14:paraId="72042A20" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="2FDAC824" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72042A20" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="6015C11D" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="6015C11D" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB9760A" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="7FB9760A" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08F25C91" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="08F25C91" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="54D5CEC3" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="54D5CEC3" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7303" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="2969EF80" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="2969EF80" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="2E8D4177" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="2E8D4177" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9E578B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="3D9E578B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E913972" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="7E913972" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Reason for leaving:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2455D555" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="2455D555" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7303" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BE5EEBB" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
-[...11 lines deleted...]
-          <w:p w14:paraId="0F042F0A" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="0BE5EEBB" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F042F0A" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="5E2CA29E" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="5E2CA29E" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1539DC" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="7C1539DC" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55599FA3" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="55599FA3" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4E0DA6" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="6A4E0DA6" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7303" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6E868D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="4F6E868D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="0DAE178E" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="0DAE178E" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7167679B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="7167679B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9716" w:type="dxa"/>
             <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26FE87D7" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="26FE87D7" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">How would you describe the applicant’s relationship with: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>(please tick)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="67304DCD" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="67304DCD" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ACA4AE5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="6ACA4AE5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9716" w:type="dxa"/>
             <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA828C0" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="6DA828C0" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="555B8C34" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="555B8C34" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43259BA5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="43259BA5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1595" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14D0F18B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="14D0F18B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECF2ADA" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="2ECF2ADA" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CABC05D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
+          <w:p w14:paraId="5CABC05D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Excellent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43FFA174" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
+          <w:p w14:paraId="43FFA174" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Good</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40E1A7AC" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
+          <w:p w14:paraId="40E1A7AC" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Satisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1636" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BEA44BB" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
+          <w:p w14:paraId="2BEA44BB" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Poor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="0CC78443" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="0CC78443" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="341E91AA" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="341E91AA" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1595" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13C6FA61" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="13C6FA61" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Customers:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="538029FD" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="538029FD" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76D7A513" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="76D7A513" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="49E4C5C2" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="49E4C5C2" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="6883870E" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="6883870E" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1636" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18E10D4A" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="18E10D4A" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="41B0C6DC" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="41B0C6DC" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="5D29B08A" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="5D29B08A" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1595" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="236692CC" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="236692CC" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Colleagues:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="311A6ED5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="311A6ED5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E1AA93C" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="5E1AA93C" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="3FDB440E" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="3FDB440E" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="59CE9E15" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="59CE9E15" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1636" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66937307" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="66937307" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="50E5B251" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="50E5B251" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="35C9AE4E" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="35C9AE4E" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1595" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1530ABA6" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="1530ABA6" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Management:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0735B375" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="0735B375" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3232532A" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="3232532A" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FAD4CEC" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="4FAD4CEC" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="466CCB55" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="466CCB55" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1636" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56C14E4D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="56C14E4D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="078C4A9C" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="078C4A9C" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="16F6BF2B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="16F6BF2B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1595" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1310A420" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="1310A420" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Other (specify):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00750864" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="00750864" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24CF909D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="24CF909D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49EB97ED" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="49EB97ED" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E30299D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="6E30299D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1636" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48B94B58" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="48B94B58" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="08C577C8" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="08C577C8" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C16FBC5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="2C16FBC5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="34FBA666" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="34FBA666" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A90E483" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="1A90E483" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9716" w:type="dxa"/>
             <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="439B398D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="439B398D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">How would you describe the applicant’s standard of work and performance: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>(please tick)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="5AE23D8A" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="5AE23D8A" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="352B582B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="352B582B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="389DD7AF" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="389DD7AF" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="345FC1C2" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="345FC1C2" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2171" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5898F529" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="5898F529" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7F01FCE2" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="7F01FCE2" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4F65E3" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
+          <w:p w14:paraId="0A4F65E3" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Excellent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23046BA4" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
+          <w:p w14:paraId="23046BA4" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Good</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA23290" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
+          <w:p w14:paraId="7BA23290" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Satisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="187AC32A" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
+          <w:p w14:paraId="187AC32A" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00532AEE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Poor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="41702667" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="41702667" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A681B9C" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="1A681B9C" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2276" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26F7EAA4" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="26F7EAA4" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Overall Performance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF16D8C" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="0FF16D8C" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C0450C7" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="3C0450C7" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C9BAF9F" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="0C9BAF9F" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BAD2B9F" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="4BAD2B9F" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D6F49D4" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="4D6F49D4" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="5DDE585F" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="5DDE585F" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="067E15D6" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="067E15D6" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2171" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E18731B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="2E18731B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Overall Conduct:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7B04ADC5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="7B04ADC5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D8B4C09" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="7D8B4C09" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63F0DDA5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="63F0DDA5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A73DDD5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="2A73DDD5" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A11F485" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="3A11F485" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="77687121" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="77687121" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35F12E59" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="35F12E59" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="008BCD26" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="008BCD26" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Other (specify):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E49E2DB" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="0E49E2DB" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1581" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="439099F1" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="439099F1" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1625" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D6E823D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="1D6E823D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33872B7D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="33872B7D" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="639C1F44" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="639C1F44" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="46548827" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="46548827" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC901BC" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="7CC901BC" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="7A13BAB3" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="7A13BAB3" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="33F80793" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="33F80793" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D477036" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="4D477036" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Comments:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="48A8B157" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="48A8B157" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7041" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AA83BC3" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
-[...23 lines deleted...]
-          <w:p w14:paraId="5271FD6A" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="0AA83BC3" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F40C27C" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5271FD6A" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="0F1EF7AC" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="0F1EF7AC" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="61EE5425" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="61EE5425" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="193DF94B" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="193DF94B" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32102800" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="32102800" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5695" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30DB496A" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="30DB496A" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Did the </w:t>
             </w:r>
-            <w:r w:rsidR="00532AEE" w:rsidRPr="00561176">
+            <w:r w:rsidR="00532AEE" w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>pplicant have any disciplinary warnings on file?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="679C30EF" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="000D17EE">
+          <w:p w14:paraId="679C30EF" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="000D17EE">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E0E4153" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="6E0E4153" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33ECFAB3" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="000D17EE">
+          <w:p w14:paraId="33ECFAB3" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="000D17EE">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="255A6E16" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="255A6E16" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="26B7E57D" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="26B7E57D" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="799167AB" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="799167AB" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5695" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="5A42F884" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="5A42F884" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3982" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="5644C149" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="5644C149" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="5D8E5C1C" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="5D8E5C1C" w14:textId="77777777" w:rsidTr="003F367D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77EBA953" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+          <w:p w14:paraId="77EBA953" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>8a.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2691" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26CBC8D8" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="26CBC8D8" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8" w:rsidP="00EA3651">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113CAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>If yes, please give details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6986" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72E4CB53" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="72E4CB53" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E102CAA" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="4E102CAA" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A05C8" w:rsidRPr="00561176" w14:paraId="2A43A707" w14:textId="77777777" w:rsidTr="003F367D">
+      <w:tr w:rsidR="002A05C8" w:rsidRPr="00113CAE" w14:paraId="2A43A707" w14:textId="77777777" w:rsidTr="003F367D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="39707CA8" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="39707CA8" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2691" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6B14BF" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="2B6B14BF" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4607A373" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="4607A373" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6400" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="2E16583B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+          <w:p w14:paraId="2E16583B" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00113CAE" w:rsidRDefault="002A05C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="006B77FC" w14:textId="77777777" w:rsidR="000B3B0C" w:rsidRPr="00561176" w:rsidRDefault="000B3B0C">
+    <w:p w14:paraId="006B77FC" w14:textId="77777777" w:rsidR="000B3B0C" w:rsidRPr="00B3319D" w:rsidRDefault="000B3B0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1996"/>
         <w:tblW w:w="10188" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="519"/>
         <w:gridCol w:w="1029"/>
         <w:gridCol w:w="1666"/>
         <w:gridCol w:w="28"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="534"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="492"/>
         <w:gridCol w:w="191"/>
         <w:gridCol w:w="351"/>
         <w:gridCol w:w="549"/>
         <w:gridCol w:w="442"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="994"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="7CDE1D69" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="7CDE1D69" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="150F0922" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="150F0922" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>REFERENCE REQUEST FORM (Continued)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="47602BD9" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="47602BD9" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="701B50F5" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="701B50F5" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="62FDC51B" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="62FDC51B" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7F919F" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="3C7F919F" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6388" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0502616C" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="0502616C" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="5F875EE0" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="5F875EE0" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7F05D6" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="4F7F05D6" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="570FD30F" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="570FD30F" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>To the best of your knowledge, was the applicant honest</w:t>
             </w:r>
-            <w:r w:rsidR="00532AEE" w:rsidRPr="00561176">
+            <w:r w:rsidR="00532AEE" w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1520CB02" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="1520CB02" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2618B610" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="2618B610" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0D4F58" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="1D0D4F58" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22A99A0B" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="22A99A0B" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="01FBF8B2" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="01FBF8B2" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="674FB122" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="674FB122" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>9a.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="774B458E" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="00F13237" w:rsidP="00E54DE9">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="774B458E" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="00F13237" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Was the applicant t</w:t>
             </w:r>
-            <w:r w:rsidR="000D2281" w:rsidRPr="00561176">
+            <w:r w:rsidR="000D2281" w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>rustworthy</w:t>
             </w:r>
-            <w:r w:rsidR="00532AEE" w:rsidRPr="00561176">
+            <w:r w:rsidR="00532AEE" w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r w:rsidR="000D2281" w:rsidRPr="00561176">
+            <w:r w:rsidR="000D2281" w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB8617B" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="1DB8617B" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45808021" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="45808021" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC040A9" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="6DC040A9" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="037D88F6" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="037D88F6" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F13237" w:rsidRPr="00561176" w14:paraId="17BBE5A8" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="00F13237" w:rsidRPr="00B3319D" w14:paraId="17BBE5A8" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A808866" w14:textId="77777777" w:rsidR="00F13237" w:rsidRPr="00561176" w:rsidRDefault="00F13237" w:rsidP="00E54DE9">
+          <w:p w14:paraId="3A808866" w14:textId="77777777" w:rsidR="00F13237" w:rsidRPr="00B3319D" w:rsidRDefault="00F13237" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>9b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFD92B0" w14:textId="77777777" w:rsidR="00F13237" w:rsidRPr="00561176" w:rsidRDefault="00F13237" w:rsidP="00E54DE9">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="6FFD92B0" w14:textId="77777777" w:rsidR="00F13237" w:rsidRPr="00B3319D" w:rsidRDefault="00F13237" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Was the applicant reliable</w:t>
             </w:r>
-            <w:r w:rsidR="00532AEE" w:rsidRPr="00561176">
+            <w:r w:rsidR="00532AEE" w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF14E6A" w14:textId="77777777" w:rsidR="00F13237" w:rsidRPr="00561176" w:rsidRDefault="000D17EE" w:rsidP="00E54DE9">
+          <w:p w14:paraId="6DF14E6A" w14:textId="77777777" w:rsidR="00F13237" w:rsidRPr="00B3319D" w:rsidRDefault="000D17EE" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D5A28AD" w14:textId="77777777" w:rsidR="00F13237" w:rsidRPr="00561176" w:rsidRDefault="00F13237" w:rsidP="00E54DE9">
+          <w:p w14:paraId="5D5A28AD" w14:textId="77777777" w:rsidR="00F13237" w:rsidRPr="00B3319D" w:rsidRDefault="00F13237" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="66D74B8A" w14:textId="77777777" w:rsidR="00F13237" w:rsidRPr="00561176" w:rsidRDefault="000D17EE" w:rsidP="00E54DE9">
+          <w:p w14:paraId="66D74B8A" w14:textId="77777777" w:rsidR="00F13237" w:rsidRPr="00B3319D" w:rsidRDefault="000D17EE" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C79CD0A" w14:textId="77777777" w:rsidR="00F13237" w:rsidRPr="00561176" w:rsidRDefault="00F13237" w:rsidP="00E54DE9">
+          <w:p w14:paraId="6C79CD0A" w14:textId="77777777" w:rsidR="00F13237" w:rsidRPr="00B3319D" w:rsidRDefault="00F13237" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="4E63E6C2" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="4E63E6C2" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1E661C99" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="1E661C99" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="7175250A" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="7175250A" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69987DC3" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="69987DC3" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1D8127" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="1A1D8127" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Would you recommend them for the above position?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="78F06A70" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="78F06A70" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A305083" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="3A305083" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8D74F3" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="6A8D74F3" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FCC736E" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="4FCC736E" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="414002CE" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="414002CE" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="361AE7EB" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="361AE7EB" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="2434EA80" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="2434EA80" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB869E8" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="4FB869E8" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9669" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="70C3D7A6" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="70C3D7A6" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Do you have any comments regarding the applicant’s suitability for the above position or any general comments you would like to make?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="0167F913" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="0167F913" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1D14F942" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="1D14F942" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9669" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48AB1AC3" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...11 lines deleted...]
-          <w:p w14:paraId="672E971C" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="48AB1AC3" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="672E971C" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="7D1E1942" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="7D1E1942" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0CCAF099" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="0CCAF099" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9669" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="607CD4E1" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...11 lines deleted...]
-          <w:p w14:paraId="2FFFA307" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="607CD4E1" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FFFA307" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="72B4DE73" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="72B4DE73" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="06BBF164" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="06BBF164" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9669" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="732838E8" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...11 lines deleted...]
-          <w:p w14:paraId="691C033B" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="732838E8" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="691C033B" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="2945E99F" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="2945E99F" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC6D0D3" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="1FC6D0D3" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="59ED4D31" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="59ED4D31" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2050B9" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="7A2050B9" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2723" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="44C5D2DA" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="44C5D2DA" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2435" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7436C298" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="7436C298" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="542" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73D43368" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="73D43368" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EC51617" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="2EC51617" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="62CC3D82" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="62CC3D82" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB72CA9" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="7FB72CA9" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2723" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="313943C2" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="313943C2" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Remuneration on leaving:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2435" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE946C2" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="7CE946C2" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Basic Salary or Wage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="542" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C4C8627" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="1C4C8627" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EC33B71" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="3EC33B71" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="07B60919" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="07B60919" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="50608DCD" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="50608DCD" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2723" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="232CC8B1" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="232CC8B1" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2435" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="081BF244" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="081BF244" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="542" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3329C484" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="3329C484" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6464BD10" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="6464BD10" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="611313D7" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="611313D7" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="6D87C857" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="6D87C857" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2723" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0D1D9DA8" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="0D1D9DA8" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2435" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4435E6CF" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="4435E6CF" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Bonus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="542" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62E4768D" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="62E4768D" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71A4F9E1" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="71A4F9E1" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="1043C80A" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="1043C80A" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="33ECF68C" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="33ECF68C" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2723" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="24BB31BA" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="24BB31BA" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2435" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6F7062" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="3C6F7062" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="542" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A3721D7" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="1A3721D7" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5019FE76" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="5019FE76" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="30377A2D" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="30377A2D" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="135DF2F0" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="135DF2F0" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2723" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="163DA9B9" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="163DA9B9" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2435" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56A4CB17" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="56A4CB17" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Overtime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="542" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B1003A1" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="0B1003A1" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0067FBE7" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="0067FBE7" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="3AF0DC23" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="3AF0DC23" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="5B56DF19" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="5B56DF19" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2723" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB9A6A3" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="2EB9A6A3" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2435" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="233A8BEA" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="233A8BEA" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="542" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18165B8A" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="18165B8A" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CC27435" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="2CC27435" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="6393FA83" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="6393FA83" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4539FE1C" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="4539FE1C" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2723" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD65861" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="5CD65861" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2435" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="260963C5" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="260963C5" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Other (specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="542" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="514550EF" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="514550EF" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B3ECEE4" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="6B3ECEE4" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="3B385497" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="3B385497" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3EFE4CD4" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="3EFE4CD4" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2723" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD647AB" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="3CD647AB" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2435" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="03883F1F" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="03883F1F" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="542" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CEA2D21" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="1CEA2D21" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5ED20C8D" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="5ED20C8D" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="7B34120B" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="7B34120B" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7B11F6C0" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="7B11F6C0" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="46FA2D9A" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="46FA2D9A" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17A51839" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="17A51839" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3815" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="339F0FA9" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="339F0FA9" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>How many day</w:t>
             </w:r>
-            <w:r w:rsidR="000D17EE" w:rsidRPr="00561176">
+            <w:r w:rsidR="000D17EE" w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>s’ absence did the applicant have</w:t>
             </w:r>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the last 12 months?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5854" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78288EC6" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="78288EC6" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="6FD9B626" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="6FD9B626" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="06B4478A" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="06B4478A" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3815" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D291D66" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="4D291D66" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D59A899" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5854" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="33A5C78E" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...11 lines deleted...]
-          <w:p w14:paraId="79E5617B" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="33A5C78E" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79E5617B" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="7D6AE88A" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="7D6AE88A" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2DC36C" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="0E2DC36C" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3815" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0CAEC434" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="0CAEC434" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5854" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27A9BAAF" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...11 lines deleted...]
-          <w:p w14:paraId="356BA377" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="27A9BAAF" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="356BA377" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="4504DB86" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="4504DB86" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0967EDF2" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="0967EDF2" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3815" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="73202178" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="73202178" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5854" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32B10084" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...11 lines deleted...]
-          <w:p w14:paraId="4B6D8E9C" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="32B10084" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B6D8E9C" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="07B8C8A9" w14:textId="77777777" w:rsidTr="00E54DE9">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="07B8C8A9" w14:textId="77777777" w:rsidTr="00E54DE9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66669040" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="66669040" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="575D5686" w14:textId="77777777" w:rsidTr="003F12B1">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="575D5686" w14:textId="77777777" w:rsidTr="003F12B1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56F6B3F7" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="56F6B3F7" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="5162E9E3" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00561176">
+          <w:p w14:paraId="5162E9E3" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Would you be prepared to discuss this reference over the telephone should we have any further questions?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB39D87" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="5AB39D87" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37AF2BBF" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="37AF2BBF" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="562E00D9" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="562E00D9" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DE36318" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="3DE36318" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="56DA55B8" w14:textId="77777777" w:rsidTr="003F12B1">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="56DA55B8" w14:textId="77777777" w:rsidTr="003F12B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="32CD4579" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="32CD4579" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3815" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="07EEF0ED" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="07EEF0ED" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5854" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="749D6FE3" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="749D6FE3" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="4B58BE44" w14:textId="77777777" w:rsidTr="003F12B1">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="4B58BE44" w14:textId="77777777" w:rsidTr="003F12B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1117503C" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="1117503C" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3815" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="466DBFD9" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="466DBFD9" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7B65CE8E" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="7B65CE8E" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5003" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB21EEA" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="0BB21EEA" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="098F970A" w14:textId="77777777" w:rsidTr="003F12B1">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="098F970A" w14:textId="77777777" w:rsidTr="003F12B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="26880694" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="26880694" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B71275E" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="4B71275E" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Signed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F00258D" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...27 lines deleted...]
-          <w:p w14:paraId="4161D91A" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="4F00258D" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53AD7B59" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4161D91A" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61D29721" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="61D29721" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66FCC146" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="66FCC146" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="22C2BAA7" w14:textId="77777777" w:rsidTr="003F12B1">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="22C2BAA7" w14:textId="77777777" w:rsidTr="003F12B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="64A210BB" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="64A210BB" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3868B551" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="3868B551" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="2400C709" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="2400C709" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE0593E" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="4CE0593E" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="55CC8979" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="55CC8979" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="0A5C894E" w14:textId="77777777" w:rsidTr="003F12B1">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="0A5C894E" w14:textId="77777777" w:rsidTr="003F12B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="237F6E63" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="237F6E63" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABA9E02" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="6ABA9E02" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="144CAEF6" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
-[...27 lines deleted...]
-          <w:p w14:paraId="3724D389" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="144CAEF6" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CE0CCFC" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3724D389" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD40F81" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="1AD40F81" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54638E72" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="54638E72" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="3F9F2B21" w14:textId="77777777" w:rsidTr="003F12B1">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="3F9F2B21" w14:textId="77777777" w:rsidTr="003F12B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0C194E" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="1B0C194E" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3815" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3A338001" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="3A338001" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="64C288D1" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="64C288D1" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5003" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1607ADB1" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="1607ADB1" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2281" w:rsidRPr="00561176" w14:paraId="497F6BD4" w14:textId="77777777" w:rsidTr="003F12B1">
+      <w:tr w:rsidR="000D2281" w:rsidRPr="00B3319D" w14:paraId="497F6BD4" w14:textId="77777777" w:rsidTr="003F12B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1F74A496" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="1F74A496" w14:textId="77777777" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Thank you for completing this reference</w:t>
             </w:r>
-            <w:r w:rsidR="000D17EE" w:rsidRPr="00561176">
+            <w:r w:rsidR="000D17EE" w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60521F16" w14:textId="1C630D56" w:rsidR="000D2281" w:rsidRPr="00561176" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
+          <w:p w14:paraId="60521F16" w14:textId="1C630D56" w:rsidR="000D2281" w:rsidRPr="00B3319D" w:rsidRDefault="000D2281" w:rsidP="00E54DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561176">
+            <w:r w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Please return it in the enclosed envelope</w:t>
             </w:r>
-            <w:r w:rsidR="000D17EE" w:rsidRPr="00561176">
+            <w:r w:rsidR="000D17EE" w:rsidRPr="00B3319D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38587FE1" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidRDefault="002A05C8">
+    <w:p w14:paraId="38587FE1" w14:textId="77777777" w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidRDefault="002A05C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002A05C8" w:rsidRPr="00561176" w:rsidSect="006566A8">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="002A05C8" w:rsidRPr="00B3319D" w:rsidSect="006566A8">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="539" w:right="926" w:bottom="899" w:left="900" w:header="708" w:footer="283" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C585B60" w14:textId="77777777" w:rsidR="00532AEE" w:rsidRDefault="00532AEE">
+    <w:p w14:paraId="2273CA3F" w14:textId="77777777" w:rsidR="004F7CDD" w:rsidRDefault="004F7CDD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FBD2614" w14:textId="77777777" w:rsidR="00532AEE" w:rsidRDefault="00532AEE">
+    <w:p w14:paraId="7F7D166C" w14:textId="77777777" w:rsidR="004F7CDD" w:rsidRDefault="004F7CDD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7A500562" w14:textId="4E5202A1" w:rsidR="006566A8" w:rsidRPr="00561176" w:rsidRDefault="006566A8" w:rsidP="00561176">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:jc w:val="center"/>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2794"/>
+      <w:gridCol w:w="2692"/>
+      <w:gridCol w:w="2820"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="003C4629" w:rsidRPr="002B795D" w14:paraId="01CA5489" w14:textId="77777777" w:rsidTr="00113CAE">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:val="228"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3071" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="5BA0A6F7" w14:textId="77777777" w:rsidR="003C4629" w:rsidRPr="006C0C0B" w:rsidRDefault="003C4629" w:rsidP="003C4629">
+          <w:pPr>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="40"/>
+            <w:outlineLvl w:val="7"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="0" w:name="_Hlk102651815"/>
+          <w:bookmarkStart w:id="1" w:name="_Hlk102651816"/>
+          <w:bookmarkStart w:id="2" w:name="_Hlk102651921"/>
+          <w:bookmarkStart w:id="3" w:name="_Hlk102651922"/>
+          <w:r w:rsidRPr="006C0C0B">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Version: </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>1.1</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3D3248CB" w14:textId="7AC83E7E" w:rsidR="003C4629" w:rsidRPr="006C0C0B" w:rsidRDefault="003C4629" w:rsidP="003C4629">
+          <w:pPr>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="40"/>
+            <w:outlineLvl w:val="7"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006C0C0B">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Date reviewed: </w:t>
+          </w:r>
+          <w:r w:rsidR="00113CAE">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>4/09/2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3071" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4D1F5F46" w14:textId="77777777" w:rsidR="003C4629" w:rsidRPr="006C0C0B" w:rsidRDefault="003C4629" w:rsidP="003C4629">
+          <w:pPr>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="40"/>
+            <w:jc w:val="center"/>
+            <w:outlineLvl w:val="7"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3072" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4796DDDD" w14:textId="77777777" w:rsidR="003C4629" w:rsidRPr="00113CAE" w:rsidRDefault="003C4629" w:rsidP="003C4629">
+          <w:pPr>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="40"/>
+            <w:ind w:right="72"/>
+            <w:jc w:val="right"/>
+            <w:outlineLvl w:val="7"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="4" w:name="_Hlk48576793"/>
+          <w:r w:rsidRPr="00113CAE">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">© </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00113CAE">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>YourHR.guide</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="4"/>
+          <w:proofErr w:type="spellEnd"/>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+  </w:tbl>
+  <w:p w14:paraId="7A500562" w14:textId="763EA083" w:rsidR="006566A8" w:rsidRPr="003C4629" w:rsidRDefault="006566A8" w:rsidP="003C4629">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...9 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="0" w:name="_Hlk48576793"/>
-[...10 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2716"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2835"/>
+      <w:gridCol w:w="2794"/>
+      <w:gridCol w:w="2692"/>
+      <w:gridCol w:w="2820"/>
     </w:tblGrid>
     <w:tr w:rsidR="006566A8" w:rsidRPr="00561176" w14:paraId="191928AE" w14:textId="77777777" w:rsidTr="000F66D3">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="228"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3071" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="29FD5E55" w14:textId="77777777" w:rsidR="006566A8" w:rsidRPr="00561176" w:rsidRDefault="006566A8" w:rsidP="006566A8">
+        <w:p w14:paraId="4A516BF5" w14:textId="77777777" w:rsidR="00A340EF" w:rsidRPr="006C0C0B" w:rsidRDefault="00A340EF" w:rsidP="00A340EF">
           <w:pPr>
             <w:keepNext/>
             <w:keepLines/>
             <w:spacing w:before="40"/>
-            <w:ind w:left="-288"/>
+            <w:outlineLvl w:val="7"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006C0C0B">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Version: </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>1.1</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="29FD5E55" w14:textId="6A1AE6AE" w:rsidR="006566A8" w:rsidRPr="00561176" w:rsidRDefault="00A340EF" w:rsidP="00A340EF">
+          <w:pPr>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="40"/>
             <w:outlineLvl w:val="7"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="272727"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="006C0C0B">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Date reviewed: </w:t>
+          </w:r>
+          <w:r w:rsidR="00113CAE">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>4/09/2026</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3071" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7818A9FC" w14:textId="77777777" w:rsidR="006566A8" w:rsidRPr="00561176" w:rsidRDefault="006566A8" w:rsidP="006566A8">
+        <w:p w14:paraId="7818A9FC" w14:textId="032E2008" w:rsidR="006566A8" w:rsidRPr="00561176" w:rsidRDefault="006566A8" w:rsidP="006566A8">
           <w:pPr>
             <w:keepNext/>
             <w:keepLines/>
             <w:spacing w:before="40"/>
             <w:jc w:val="center"/>
             <w:outlineLvl w:val="7"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="272727"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00561176">
-[...144 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3072" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="653E10D8" w14:textId="1D8DF062" w:rsidR="006566A8" w:rsidRPr="00561176" w:rsidRDefault="006566A8" w:rsidP="006566A8">
+        <w:p w14:paraId="653E10D8" w14:textId="1D8DF062" w:rsidR="006566A8" w:rsidRPr="00113CAE" w:rsidRDefault="006566A8" w:rsidP="006566A8">
           <w:pPr>
             <w:keepNext/>
             <w:keepLines/>
             <w:spacing w:before="40"/>
             <w:ind w:right="72"/>
             <w:jc w:val="right"/>
             <w:outlineLvl w:val="7"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
-              <w:i/>
-              <w:iCs/>
               <w:color w:val="272727"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00561176">
+          <w:r w:rsidRPr="00113CAE">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              <w:i/>
-              <w:iCs/>
               <w:color w:val="272727"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>© YourHR.guide</w:t>
+            <w:t xml:space="preserve">© </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00113CAE">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>YourHR.guide</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="36D8B915" w14:textId="77777777" w:rsidR="00532AEE" w:rsidRPr="00561176" w:rsidRDefault="00532AEE" w:rsidP="006566A8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="362EA8BD" w14:textId="77777777" w:rsidR="00532AEE" w:rsidRDefault="00532AEE">
+    <w:p w14:paraId="74800F97" w14:textId="77777777" w:rsidR="004F7CDD" w:rsidRDefault="004F7CDD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AC83E5A" w14:textId="77777777" w:rsidR="00532AEE" w:rsidRDefault="00532AEE">
+    <w:p w14:paraId="75FE0FC3" w14:textId="77777777" w:rsidR="004F7CDD" w:rsidRDefault="004F7CDD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2129F00E" w14:textId="24034880" w:rsidR="00532AEE" w:rsidRDefault="00561176" w:rsidP="00561176">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2129F00E" w14:textId="694D9573" w:rsidR="00532AEE" w:rsidRDefault="00E66B22" w:rsidP="00113CAE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
-      <w:jc w:val="right"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8306"/>
+        <w:tab w:val="right" w:pos="9498"/>
+      </w:tabs>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
         <w:noProof/>
-        <w:sz w:val="19"/>
-        <w:szCs w:val="19"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:drawing>
-[...46 lines deleted...]
-      </w:drawing>
+      <w:t>SAMPLE FORM</w:t>
+    </w:r>
+    <w:r w:rsidR="00113CAE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00113CAE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00113CAE" w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>[Insert Your Logo]</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5E2843E8" w14:textId="09A6FB27" w:rsidR="00E66B22" w:rsidRPr="00E66B22" w:rsidRDefault="00E83ED0" w:rsidP="00E66B22">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Instructions: </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>a</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>men</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d form as required and</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> add</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> your logo</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="51492F8F" w14:textId="77777777" w:rsidR="006566A8" w:rsidRPr="006566A8" w:rsidRDefault="006566A8" w:rsidP="006566A8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B3B0C"/>
     <w:rsid w:val="000317D3"/>
     <w:rsid w:val="00063B86"/>
     <w:rsid w:val="000B3B0C"/>
+    <w:rsid w:val="000B40F7"/>
     <w:rsid w:val="000B6323"/>
     <w:rsid w:val="000D17EE"/>
     <w:rsid w:val="000D2281"/>
+    <w:rsid w:val="00113CAE"/>
     <w:rsid w:val="001B54FC"/>
     <w:rsid w:val="00203713"/>
     <w:rsid w:val="002A05C8"/>
     <w:rsid w:val="00377D50"/>
+    <w:rsid w:val="003C4629"/>
     <w:rsid w:val="003C4681"/>
     <w:rsid w:val="003F12B1"/>
     <w:rsid w:val="003F367D"/>
     <w:rsid w:val="004267C9"/>
+    <w:rsid w:val="004F7CDD"/>
     <w:rsid w:val="00532AEE"/>
     <w:rsid w:val="00553E20"/>
     <w:rsid w:val="00561176"/>
     <w:rsid w:val="005940B9"/>
     <w:rsid w:val="006047F5"/>
     <w:rsid w:val="006566A8"/>
     <w:rsid w:val="00670102"/>
+    <w:rsid w:val="00777906"/>
     <w:rsid w:val="007B7536"/>
     <w:rsid w:val="00831E0E"/>
+    <w:rsid w:val="008847A1"/>
     <w:rsid w:val="008C1496"/>
     <w:rsid w:val="008C3C8E"/>
     <w:rsid w:val="008D3BA7"/>
     <w:rsid w:val="008F135F"/>
     <w:rsid w:val="00920911"/>
     <w:rsid w:val="00986D08"/>
+    <w:rsid w:val="00A340EF"/>
     <w:rsid w:val="00B17748"/>
+    <w:rsid w:val="00B3319D"/>
     <w:rsid w:val="00B72AE4"/>
     <w:rsid w:val="00C30C45"/>
+    <w:rsid w:val="00C44136"/>
     <w:rsid w:val="00C95EBA"/>
     <w:rsid w:val="00CA0F0A"/>
     <w:rsid w:val="00CB5ED8"/>
     <w:rsid w:val="00E01B6F"/>
     <w:rsid w:val="00E170EE"/>
     <w:rsid w:val="00E54DE9"/>
+    <w:rsid w:val="00E66B22"/>
+    <w:rsid w:val="00E83ED0"/>
     <w:rsid w:val="00EA3651"/>
     <w:rsid w:val="00EA3CDA"/>
     <w:rsid w:val="00F13237"/>
+    <w:rsid w:val="00F423C0"/>
     <w:rsid w:val="00FC7A52"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="52048526"/>
   <w15:docId w15:val="{F052ABE3-2210-4EED-A536-62320A52D328}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11450,61 +11575,57 @@
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B72AE4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11746,72 +11867,360 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7a573f1c-3403-4ebb-af60-d85e72d41068" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100585DBC558DFD8443A4037425F14A9201" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="85e978db61ee07c9fbb5d75d2cb1c682">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd" xmlns:ns3="7a573f1c-3403-4ebb-af60-d85e72d41068" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ae8a6ef60a27d730f35692124984bc92" ns2:_="" ns3:_="">
+    <xsd:import namespace="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd"/>
+    <xsd:import namespace="7a573f1c-3403-4ebb-af60-d85e72d41068"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="06817334-46b9-4059-9628-fc437dd5e51f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7a573f1c-3403-4ebb-af60-d85e72d41068" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{749e6707-a828-44a7-b8a7-c5eb9e2a7f2c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7a573f1c-3403-4ebb-af60-d85e72d41068">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E9F7F08-3E4A-461D-B93B-C9D79C3B732D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB962CE5-33FC-4BF7-875F-0AF6528505A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7a573f1c-3403-4ebb-af60-d85e72d41068"/>
+    <ds:schemaRef ds:uri="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D37F526-112C-4832-BDE0-A237EBDE82A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd"/>
+    <ds:schemaRef ds:uri="7a573f1c-3403-4ebb-af60-d85e72d41068"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>405</Words>
-  <Characters>2569</Characters>
+  <Words>443</Words>
+  <Characters>2527</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Letter and Form Reference Request</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PHR - Practical Compliance Today</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2969</CharactersWithSpaces>
+  <CharactersWithSpaces>2965</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Letter and Form Reference Request</dc:title>
   <dc:creator>Angie 3</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100585DBC558DFD8443A4037425F14A9201</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>